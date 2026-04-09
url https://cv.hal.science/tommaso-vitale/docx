--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -245,51 +245,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3294,165 +3294,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidenze sui rom in Italia: oltre ogni stereotipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita e pensiero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.29 - 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques locales face aux Roms : entre réification, effets de visibilité et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01767046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et réflexivité : Sur les mobilisations juridiques des groupes d’intérêt publics transnationaux européens</w:t>
               </w:r>
@@ -4042,178 +4042,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner la reconversion industrielle dans le Haut-milanais : interrogations sur les processus de représentation et de défense des intérêts territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12/2013, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Misja: eksmisja. O demagogii w polityce lokalnych władz w Europie wobec Romów</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialog (Pheniben)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053711v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01024864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflitti urbani nei percorsi di cittadinanza degli immigrati: una introduzione</w:t>
               </w:r>
@@ -4694,191 +4694,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatti sociali, individualismo cognitivo e determinismo individuale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia e Ricerca Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (95), pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I sondaggi e il loro uso. Problemi di cecità logica a partire dal caso dei Rom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Claps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazione Politica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.167 - 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01024243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Od Wschodu do Zachodu</w:t>
               </w:r>
@@ -5018,50 +5018,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01015462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droga Rzymu i ścieżka Padwy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Claps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialog (Pheniben)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intellectuels italiens et l'islamophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En Italie. Scolarisation des Roms et des Sintis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5070,522 +5234,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.164-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologia dei conflitti locali contro i rom e i sinti in Italia. Pluralità di contesti e varietà di policy instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre Temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.91-106</w:t>
+              <w:t xml:space="preserve">Jura Gentium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La “minoranza insicura”. I rom e i sinti in Europa, VIII, pp.42-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassese (Sabino). – Lo Stato fascista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (3), pp.609-612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.523.0603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.523.0603⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01045187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensione di Pattillo M. &amp;quot;Black on the Block: The Politics of Race and Class in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (4), pp.671-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01045139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quale pedagogia per il lavoro con i sinti? Alcuni segnali di innovazione educativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animazione Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation by Incentives, Regulation of the Incentives in Urban Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Corporation Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.58-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il tempo della sussidiarietà perduta. Interrogativi su governo locale e innovazione sociale a Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5601,4153 +5670,4153 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animazione Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (244), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoranze rom e sinti in Italia. Politica e politiche fanno la differenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Regno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LV (1.091(22)), pp.775-785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Società locali e governo dei beni comuni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.91-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sfide dell’affido: fiducia, autostima e apertura all’accoglienza come effetti istituzionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.O.S. Servizi sociali on line Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (6), p. 3 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Minoranze rom e sinti in Italia. Politica e politiche fanno la differenza</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’uso della forza e la ridefinizione dei poteri fra Città e Stato: contesto e poste in gioco nella politica degli sgomberi a Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Regno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, LV (1.091(22)), pp.775-785</w:t>
+              <w:t xml:space="preserve">Solidarietà Come</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (341), pp.6 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di Bravi L. &amp;quot;Tra inclusione ed esclusione. Una storia sociale dell'educazione dei rom e dei sinti in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis (Bologna)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.321-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il governo dell'immigrazione a Milano: inerzie, negoziazioni e uso della forza nella ridefinizione dei poteri della città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il seme sotto la neve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 241, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di Biorcio R. &amp;quot;La rivincita del Nord. La Lega dalla contestazione al governo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Manifesto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.6-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologia dos Conflitos Locais contra os Rom e os Sintos na Itália: pluralidade de contextos e variedade de instrumentos politicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cidades. Comunidades e Terrritórios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di Bagnasco A. (ed.) &amp;quot;Il ceto medio. Perché e come occuparsene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polena. Rivista italiana di studi elettorali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.112-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da sempre perseguitati? Effetti di irreversibilità della credenza nella continuità storica dell'antiziganismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zapruder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologia dei conflitti locali contro i rom e i sinti in Italia: pluralità di contesti e varietà di Policy Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jura Gentium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés. Anti-tsiganisme et possibilité du 'vivre ensemble', Roms et gadjés, en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Claps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Tsiganes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.80 - 103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progettare coesione. Un documento base per la definizione di linee di indirizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennio Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.85-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining How Political Culture Changes. Catholic activism and the secular left in Italian peace movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742830902770282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rom e sinti: i dilemmi dell'azione pubblica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERE Emilia-Romagna-Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.94-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di Tosi Cambini S. &amp;quot;La zingara rapitrice. Racconti, denunce, sentenze (1986-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis (Bologna)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.531-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risorse, rappresentazioni e interessi. Le politiche sociali in Lombardia come costruzione collettiva di attori in interazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quale nesso tra coesione sociale e sviluppo economico ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.99 - 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflitti e panacee. Insegnare lo sviluppo locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109, pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/114847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le condizioni di espressione dell'islamofobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105, pp.84-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sfida di Partecipazione e Conflitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Alteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cirulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio de Nardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Forno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.5 - 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensione di Lepsius R. &amp;quot;Il significato delle istituzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (4), pp.679-681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الارتباطات الخطيرة للإسلاموفوبيا</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etnografia degli sgomberi di un insediamento rom a Milano. L'ipotesi di una politica locale eugenetica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.118-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quale legalità? Rom e gagi a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.91-101</w:t>
+              <w:t xml:space="preserve">, 2008, 3, pp.182 - 194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigrés à Milan : faible ségrégation mais fortes tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Mingione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barabara Borlini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarietà Come</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (341), pp.6 - 7</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 362, pp.83 - 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche italienne face au mouvement pour les libertés civiles des sans-papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polis (Bologna)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.9 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.037.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021482v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Porto Rotondo à Wolfeboro. Vertus et faux-semblants de la comparaison Sarkozy-Berlusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il seme sotto la neve</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.052.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recensione di Biorcio R. &amp;quot;La rivincita del Nord. La Lega dalla contestazione al governo</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on Andrew Abbott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Manifesto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.6-6</w:t>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (7), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociologia dos Conflitos Locais contra os Rom e os Sintos na Itália: pluralidade de contextos e variedade de instrumentos politicos</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sussidiarietà tra regia e caos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cidades. Comunidades e Terrritórios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.65-80</w:t>
+              <w:t xml:space="preserve">Bambini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4/07, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Paola Arrigoni</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liaisons dangereuses de l'islamophobie. Retour sur le &amp;quot; moment Fallaci &amp;quot; du champ journalistique italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Tsiganes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35, pp.80 - 103</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Da sempre perseguitati? Effetti di irreversibilità della credenza nella continuità storica dell'antiziganismo</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrazione e territorializzazione del welfare. Alcune implicazioni per i servizi sociali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zapruder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.46-61</w:t>
+              <w:t xml:space="preserve">Voci di strada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XIX (3), pp.91-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologia contro il fatalismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polena. Rivista italiana di studi elettorali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.112-115</w:t>
+              <w:t xml:space="preserve">Itinerari d'impresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociologia dei conflitti locali contro i rom e i sinti in Italia: pluralità di contesti e varietà di Policy Instruments</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leggeri, flessibili e poco autoritari. I manager ed i quadri d'azienda nell'epoca della valutazione continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jura Gentium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (1), pp.1-18</w:t>
+              <w:t xml:space="preserve">Itinerari d'impresa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ennio Ripamonti</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che cosa è pubblico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vando Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.85-98</w:t>
+              <w:t xml:space="preserve">la Rivista delle Politiche Sociali / Italian Journal of Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Che cosa è pubblico?, 2, pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simone Tosi</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contracting for Welfare Services in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14742830902770282⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Social Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (03), pp.495-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0047279406009895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rom e sinti: i dilemmi dell'azione pubblica</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cosa serve la sussidiarietà? Un criterio guida contro il &amp;quot;carsismo istituzionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERE Emilia-Romagna-Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2, pp.94-104</w:t>
+              <w:t xml:space="preserve">Animazione Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (5), pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question migratoire et l'idéologie occidentaliste de Forza Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polis (Bologna)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (3), pp.531-533</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...185 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convenzioni, economia morale e ricerca sociologica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vando Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 109, pp.273-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1400/114847⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 104, pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/70638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...323 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una sociologia politica e morale delle contraddizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (4), pp.679-681</w:t>
+              <w:t xml:space="preserve">, 2006, 46 (1), pp.91-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etnografia degli sgomberi di un insediamento rom a Milano. L'ipotesi di una politica locale eugenetica</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrattualizzazione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.118-135</w:t>
+              <w:t xml:space="preserve">La Rivista delle Politiche sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (05), pp.291-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paola Arrigoni</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gauche de la 'Mer ouverte'. L'immigration clandestine dans le débat italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.182 - 194</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Barabara Borlini</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le racisme se fait best-seller. Pourquoi les Italiens lisent-ils Oriana Fallaci ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 362, pp.83 - 86</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les justes et les brutes : la littérature de témoignage sur les violences de Gênes 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Centemeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 52, pp.105-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.052.0105⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de retention italiens. Enfermement des étrangers et dénonciation des nouveaux crimes de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (7), pp.1-8</w:t>
+              <w:t xml:space="preserve">Chantiers politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les liaisons dangereuses de l'islamophobie. Retour sur le &amp;quot; moment Fallaci &amp;quot; du champ journalistique italien</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droghe, territorio e ricerca sociologica: perché un approccio ravvicinato e pragmatico ai mondi delle droghe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXV (70), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/70335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da strutture a processi: servizi, spazi e territori del welfare locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voci di strada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XXV (72), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/70351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...473 lines deleted...]
-                <w:t xml:space="preserve">La question migratoire et l'idéologie occidentaliste de Forza Italia</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Fallaci ou la rhétorique matamore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
-              </w:r>
-[...581 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 4/2002 (23), pp.146-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.023.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cousin</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cooperatives sociales et la construction du tiers secteur en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chantiers politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.019.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polycentricity and Local Public Economies: Readings from the Workshop in Political Theory and Policy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, XXV (70), pp.153-164. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 66, pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confini dentro la città. Antropologia della Stazione Centrale di Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, XXV (72), pp.95-108. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 66, pp.186-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9757,379 +9826,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement chez les jeunes dans le nouvel écosystème informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lukasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vincent-Buffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18-25 ans : comment les jeunes s'engagent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The conversation, Sciences po, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits entre Etat Membres pour la gestion de la relocalisation des demandeurs d'asile et sa politisation au sein de la campagne présidentielle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil et intégration des réfugiées et des migrants : une priorité pour l’Europe ? Les enjeux pour la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, CEE, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilità internazionale e mutamento politico.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sessione del convegno “Potere e società”, AIS, Catania, Sezione di Sociologia Politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, University di Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The network origin of plural identities: structural brokerage, diversity and cultural holes in international immigrants’ network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Sunbelt Conference, workshop Network and culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, TradeWinds Island Grand Resort, St. Pete Beach, FLorida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is Governed? Comparing Governance Modes in Large Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10145,142 +10214,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RC21 (Regional and Urban Development) program, session on “Governing cities: A comparison of large cities coordinated by Mike Raco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Conflicts and Institutional Mediation. Public Administration, Roma Settlements and Normative Polarization Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ISA Forum of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rights as weapons of the weak? Roma and women’s groups in the European interests representation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10296,496 +10365,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat des droits. Pratiques des droits dans l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Université Paris 13 et Sciences Po, Villetaneuse et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma Criminalisation in Italian Cities. A Comparative-Historical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminalisation et répression politique en contextes organized by the CRAPUL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Université de Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Conflicts and Political Innovation: influenceand change for politics, policy and polity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning / conflict. Critical perspectives on contentious urban developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Technische Universität Berlin, Department of Urban and Regional Planning, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terzo settore e partecipazione dei cittadini: volontariato, rappresentanza, cittadinanza attiva (Third Sector and Citizen Participation: Voluntary Action, Representation, Active Citizenship]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual ESPAnet Italia Conference “Innovare il welfare”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Stigma? Roma Groups and European Cities in a Multilevel Contention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FacSem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Tocqueville, but in a World of Political Parties. Is Social Participation a School for (post)Democracy? The Case Of Lombardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général du Centre d'études européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Sciences Po, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17606.38726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17606.38726⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02385992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma Settlements, Contentious Politics and Policy Instruments Choice. A Comparative Approach to Varieties of Urban Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban conflicts. Ethno-National Divisions, States and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Economic and Social Research Council and CinC Network at the Queen’s University, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveau de la critique et islamophobie. Le cas italien d’Oriana Fallaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10801,349 +10870,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie, RT 27 Sociologie des intellectuels et de l'expertise : savoirs et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Italian State and the Roma Groups: Two or Three Variables I Know about it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Conference “Transformations of Contemporary Capitalism: Actors, Institutions, Processes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Universidad Autónoma de Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élites, gouvernement et politiques, le cas de Legnano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des PME, des villes, des classes moyennes et une ligue : Les transformations d’une grande région urbaine, l’Italie du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoute, legitimation et conflits: le projet urbain en discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et ecoute. Interroger la cooperation sur le projet ubain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Ecole d’Architecture de Paris-Val de Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Justice Issues in Sociological Research on Socio-Economic, Organizational and Institutional Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture at the University of Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fallaci Moment in the Italian Public Space (2001-2006). Making and Effects of an Islamophobic Dominant Intellectual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11159,73 +11228,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Welcome and/or to Reject? Criss-Cross Views on Local Policies for « Roma Migrants » in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11241,280 +11310,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Homelessness and Housing Exclusion in the new European Context, organized by FEANTSA’s European Observatory on Homelessness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Margins of Urban Development. A Study about Quarto Oggiaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture at the Catholic University of Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Policies for Roma and Sinti in Italy. A Comparative Historical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European University Summer School on “Multi-Disciplinary and Cross-National Approaches to Romany Studies”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Central European University, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits locaux sur les tsiganes : une approche pragmatique pour la sociologie politique de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Ecole Française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Ecole Française de Rome, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">After the Industrial. Political Class, Élites and the Governance of Change in the Alto Milanese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11530,1608 +11599,1608 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society or European Societies?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lisbon University, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Dynamics of Persecution and Cohabitation in Italian cities. A Comparative Analysis to Avoid the Risks of De-Historicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm International Conference on the Discrimination and Persecution of Roma, Sinti and Travellers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Stockholm University, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associationism as a Resource for Democracy. What’s about the Connection between Social Participation and Political Participation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Claps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII Convegno Sisp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Università Luiss di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Public Policies Towards Roma People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Roma in Europa, organised by the scholarly network SCRIBANI and by UCSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, University College of Antwerp, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Tell or Not to Tell? Relevance and Political Performance of Opinion Pools Research on Roma and Sinti Prejudices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arrigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Claps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremism and the Roma and Sinti in Europe: Challenges, Risks and Responses” organised by the OSCE Office for Democratic Institutions and Human Rights (ODIHR) and by the University College London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Department of Anthropology, University College of Lonfon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of Roma Groups: A Historical – Comparative Analysis of Patterns of Economic Complementarities and Exclusion in Italian Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics 21st Annual Meeting "Capitalism in Crisis: What’s Next?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Persecution of Gypsies in Italian Local Societies? De-Historicization and an Historical-Ethnographic Link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gender Studies Centre (IGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Queen Elizabeth House, Oxford University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation entre mise en série et réification. Réflexions sur la sociologie politique de l’action publique à partir du cas des classifications des minorités tsiganes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le particulier, le commun, l’universel : La question de la diversité culturelle à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, INRP, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Criminalization of Gypsies: The Italian Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dipartimento di Scienze Antropologiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Università degli Studi di Genova, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La criminalisation des groupes tsiganes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études de l'OSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Innovation in Mental Health: Public Places as Instruments for Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KATARSIS Workshop “Growing Inequality and Social Innovation: Alternative Knowledge and Practice in Overcoming Social Exclusion in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Centro de Estudos Geográficos da Universidade de Lisboa, Faculdade de Letras, Alameda da Universidade, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policies and Politics towards Roma People in Lombardy: Some Kind of Domination…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th World Congress of the International Institute of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire urbaine des groupes tsiganes en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et anthropologie des Tsiganes d’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, EHESS, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces vides ou espaces habités? Une pragmatique des conflits urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’indécence de l’habiter aux dimensions publiques de la proximité -ou l’habitat et le proche comme problèmes publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Université Jean Monet, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planning and Participation in the Law n. 3/2008 and in its Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutamenti sociali e cambiamenti istituzionali: il caso lombardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Università degli Studi di Milano – Bicocca, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentious Spaces and Politisation of Daily Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Spaces, Spatial Issues: Between Ordinary Investment and Political Mobilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Université Rennes 2, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement différentiel des tsiganes dans les villes du Nord de l'Italie: histoire de longue durée et action située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par l''INRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience sensible, émotions et rhétoriques de la perversité dans les conflits urbains : terrains changeants, choix théoriques et tradition méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches de la recherche urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Ecole Polytechnique Fédérale de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odi et amo. Political Cultures Changing in Italian Peace Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions, Mobilizations, and Political Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Università degli Studi di Milano-Bicocca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Administrative Treatment of Roma and Sinti Populations in Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches pragmatiques de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Université Libre de Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammars of Public Space: The Tensions of Participation and Representation in Urban Conflicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica e politiche locali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Università degli Studi di Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Midst of Differences, Discriminations and Inequalities: The Tricky Political Participation of Roma and Sinti in Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politica, differenze e diseguaglianze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Congresso nazionale dell’Associazione italiana di sociologia, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Public Choice Becomes Effective as a Byproduct, presented at the Conference “Democrazia locale. Apprendere dall’esperienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference organised by MAHLDENET (MAre Hadriaticum Local DEmocracy Cross-Border NETworks)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Università di Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13141,5436 +13210,5509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospettiva civica. Nuove letture dell’associazionismo sociale tra ricerca, comunità e trasformazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSVnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68, 2025, Futuro Prossimo, 9791257520106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSVnet</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.68, 2025, Futuro Prossimo, 9791257520106</w:t>
+                <w:t xml:space="preserve">hal-05427544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Città divario. Oltre le disuguaglianze urbane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 61, 2024, Scenari, 9788868355159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 61, 2024, Scenari, 9788868355159</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants &amp;quot;roms&amp;quot; en Espagne, France et Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2024, Espace et territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Etat et la pauvreté étrangère. Trajectoires de migrants &amp;quot;roms&amp;quot; en Espagne, France et Italie</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05015881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2024, Espace et territoires</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.280, 2024, Espace et Territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City divide. Fighting urban inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 65, 2024, Scenari, 9788868355227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Caltabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 2024, Scenari, 9788868355302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : « Evolution et structure des préjugés : le regard des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italia civile : Associazionismo, partecipazione e politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Biorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donzelli editore, pp.250, 2016, 9788868435073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statactivism: State Restructuring, Financial Capitalism and Statistical Mobilizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bruno; Didier Emmanuel; Tommaso Vitale. Edizioni Franco Angeli, pp.158, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ville à la métropole. Les défis de la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Oeil d'Or. 400 p., 2013, 9782913661592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carocci editore, 83, pp.238, 2013, Studi Economici e Sociali Carocci</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Podestà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori Editore, pp.256, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell’Alto milanese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori Editore, pp.304, 2011, 9788861595293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roms migrants en ville : pratiques et politiques en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, pp.280, 2024, Espace et Territoires, 9782753591998</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géocarrefour. 86 (1), 2011, Roms migrants en ville : pratiques et politiques en France et en Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 2024, Scenari, 9788868355302</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01088736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuffrè Editore, pp.1362, 2011, 9788814156762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 65, 2024, Scenari, 9788868355227</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Mondadori Editore, pp.192, 2009, 9788861593763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razzismo democratico. La persecuzione degli stranieri in Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatorre Palidda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aebi Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Jörg Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Bazzaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Bosworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Agenzia X, 2009, 978-8-8950-2927-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Donzelli editore, pp.250, 2016, 9788868435073</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carocci editore, pp.300, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I rom e l’azione pubblica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Bezzecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicola Teti Editore, pp.288, 2008, 9788870390377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Bruno; Didier Emmanuel; Tommaso Vitale. Edizioni Franco Angeli, pp.158, 2014</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le convenzioni del lavoro, il lavoro delle convenzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vando Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Franco Angeli, pp.320, 2007, 9788846484246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...906 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (144)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (145)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una straordinaria mediocrità. Governare le metropoli e redistribuire benessere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo spazio del comune. Appunti di democrazia urbana dalla città di Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 77, pp.9-32, 2026, 978-88-6835-567-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Policy of Refugee Reception and the Policing of Public Space in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cremaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Makers and the Politics of Urban Diversity Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.41-63, 2025, IMISCOE Research Series, 978-3-032-00422-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00423-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00423-9_3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04786780v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interesse dei giovani innovatori sociali per i modelli di abitare collaborativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordana Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Cafora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborare e abitare. Il diritto alla casa nelle metropoli per le nuove generazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondazione G. Feltrinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-48 + 108-110, 2024, Scenari, 9788868355173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione. Nelle città e nelle regioni metropolitane, la disuguaglianza estrema non è un destino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Città divario. Oltre le disuguaglianze urbane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, , pp.7-17, 2024, Scenari, 9788868355159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prospettiva civica: riconoscimento, comunanza e demercificazione nella reinvenzione del locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-302, 2024, Scenari, 9788868355302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un indagine sugli attivisti e i loro mondi associativi a Milano, Firenze, Roma e Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristiano Caltabiano; Tommaso Vitale; Gianfranco Zucca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla. Decimo rapporto IREF sull'associazionismo sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-120, 2024, Scenari, 9788868355302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione. L’abitare fluido in città e metropoli per niente fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cafora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Cafora. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collaborare e abitare. Il diritto alla casa nelle metropoli per le nuove generazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19 + 105-108, 2024, Scenari, 9788868355173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588074v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05015971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre le racisme au prisme de l’antitsiganisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-305, 2024, 9782111579224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31235/osf.io/r7f2m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. In Cities and Metropolitan Regions, Extreme Inequality Is Not a Destiny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommaso Vitale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City Divide. Fighting Urban Inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2024, Scenari, 9788868355227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una struttura di opportunità associative. Alcune idee su come le città europee possono valorizzare e sostenere il civismo e la convivialità dei loro abitanti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iref. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il mosaico “scomposto” della società civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.14-29, 2024, 9791221075915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefazione. Spazi pubblici come servizi comuni: una sociologia comparata delle modalità di regolazione per la convivialità urbana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franco Angeli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governare lo spazio pubblico nelle città italiane. Patti di collaborazione e imprese di comunità tra convivialità ed efficacia collettiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.9-24, 2024, 9788835169949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18758.69444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786913v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendere sul serio la democrazia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Che cosa ci tiene uniti? Per una grammatica della partecipazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-34, 2024, 9791281620131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution extérieure : le regard de chercheurs sur le Baromètre racisme CNCDH 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-305, 2024, 9782111579224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Legros Olivier; Bergeon Céline; Lièvre Marion; Vitale Tommaso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les préjugés racistes. Le regard des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuma Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla. Decimo rapporto IREF sull'associazionismo sociale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-120, 2024, Scenari, 9788868355302</w:t>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.139-200, 2023, 9782111577961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...849 lines deleted...]
-              <w:t xml:space="preserve">Legros Olivier; Bergeon Céline; Lièvre Marion; Vitale Tommaso. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Tommaso Vitale; Marion Lièvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-52, 2023, Espace et Territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...142 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action publique et les étrangers en situation précaire dans les villes d’Europe occidentale : questionnements de départ et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Tommaso Vitale; Marion Lièvre. </w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Marion Lièvre; Tommaso Vitale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-52, 2023, Espace et Territoires, 9782753591998</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2023, Espace et territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione: città e urbanizzazione nell'analisi della partecipazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrancoAngeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La convivialità urbana nei quartieri di Milano, Bologna e Roma: Un’analisi mixed-method sulle Social Street</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.11-21, 2022, Sociologia per la persona, 9788835142218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des Droits de l'Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-109, 2022, 9782111576025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Democratic Attitudes and Skills: Politics and Volunteer Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riccardo Guidi; Ksenija Fonović; Tania Cappadozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for the Varieties of Volunteering. New Global Statistical Standards Tested</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.287 - 308, 2021, 9783030705459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs explicatifs de l'hostilité contre les roms en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-111, 2021, 9782111573291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superare i &amp;quot;campi&amp;quot;: un problema spinoso, a beneficio dell'intera città</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oltre il campo. Il superamento dei campi rom in Italia. Un'analisi comparativa con "linee guida" per amministratori pubblici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-16, 2021, 9791259750419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.V. Les préjugés anti-Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.91-111, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.II. L’indice de tolérance a-t-il atteint un plafond ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.46-55, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective de trente ans d’évolution par les chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuma Ando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.33-111, 2020, 9782111573291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II. VI. Racisme et couleur de peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.111 - 121, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.III. L’articulation des préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.76-91, 2020, 9782111571181</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.55-75, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.I. Questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.33-45, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.IV. Permanences et mutations de l’antisemitisme et de l’islamophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.55-75, 2020, 9782111571181</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.76-91, 2020, 9782111571181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare l’economia collaborativa per produrre inclusione: attori, strumenti, stili di relazione e problemi di implementazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvana Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alberta Andreotti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governare Milano nel nuovo millennio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Editrice il Mulino, pp.215 - 237, 2019, 9788815280725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 6. L’hostilité envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.142-159, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 1. Questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.73-85, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 5. Racisme et couleur de peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.127-141, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage comparatif des « Studi di comunità »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18590,1122 +18732,1122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Authier; Vincent Baggioni; Bruno Cousin; Yankel Fijalkow; Lydie Launay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une ville à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.21 - 41, 2019, 9782707190222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di nuovo « motore della storia »? Il ritorno delle classi popolari nella sociologia contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Emilio Chesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niccolò Bertuzzi; Carlotta Caciagli; Loris Caruso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Popolo chi? Classi popolari, periferie e politica in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediesse, pp.179 - 198, 2019, 9788823022249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 2. L’indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.86-92, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 4. Permanences et mutations de l’antisémitisme et de l’islamophobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.113-126, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 3. L’articulation des racismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.93 - 112, 2019, 9782111459601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dare cittadinanza ai giovani: indicazioni di metodo per le politiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianfranco Zucca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il ri[s]catto del presente. Giovani e lavoro nell’Italia della crisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubbettino Editore, pp.155 - 183, 2018, 9788849853711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dare cittadinanza ai giovani: indicazioni di metodo per le politiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il ri[s]catto del presente. Giovani e lavoro nell’Italia della crisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788849853711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 5 : Le lent reflux des préjugés anti-Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.107-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialidade, conflito e integração nos estudos urbanos dos ciganos de Portugal. Mecanismos sociais e implicações nas políticas públicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Castro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Na luta pelos bons lugares. Ciganos, visibilidade social e controvérsias espaciais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alto Comissariado para as Migrações, pp.11 - 20, 2018, 9789896850760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi guardano male, ma io non guardo’. Come i rom e i sinti in Italia reagiscono allo stigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfredo Alietti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razzismi, discriminazioni e diseguaglianze. Analisi e ricerche sull'Italia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mimesis, pp.217 - 241, 2018, 9788857536309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Evolution et structure des préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.51-124, 2018, 9782111455283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Une progression de la tolérance envers les Roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.124-140, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation, Security, and Borders in the Member States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desmond King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19724,3613 +19866,3798 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desmond King; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfiguring European States in Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.428 - 450, 2017, 9780198793373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sociology of the camps' persisting architecture. Why did Rome not put an end to expensive ethnic housing policies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaja Maestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuela Mendes; Teresa Sá; João Cabral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture and the Social Sciences. Inter- and Multidisciplinary Approaches between Society and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.197 - 218, 2017, 9783319534770. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53477-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-53477-0_13⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01767033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants in the public discourse: Between media, policy and public opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberta Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania Marino; Rinus Penninx; Judith Roosblad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade Unions and Migrant Workers. New Contexts and Challenges in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.66 - 89, 2017, 9781788114073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.64-87, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.88-95, 2017, 9782111451759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sinistra e l’impegno associativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Anzivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli editore, pp.139 - 160, 2016, 9788868435073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partecipazione associativa e azione politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Claps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli editore, pp.161 - 180, 2016, 9788868435073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les différentes formes de préjugés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. Commission nationale consultative des droits de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie : année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.281-365, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trasformazioni del sistema politico italiano e l’associazionismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Biorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli editore, pp.19 - 30, 2016, 9788868435073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Le retour inattendu de la tolérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusioni. La società civile tra fine dei collateralismi, partecipazione e conflitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli editore, pp.181 - 190, 2016, 9788868435073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’intrication des préjugés envers l’Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione. L’associazionismo della società civile e la democrazia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Biorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli editore, pp.3 - 18, 2016, 9788868435073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Un recul des préjugés antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.315-330, 2016, 9782110101716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appendice statistica on line per Italia Civile. Associazionismo, partecipazione e politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Biorcio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia Civile. Associazionismo, partecipazione e politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donzelli editore, pp.1 - 46, 2016, 9788868435073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Des sentiments plus nuancés envers les Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.339 - 355, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978183v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Les attitudes face à l’islam et aux Musulmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.331-338, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scuola di democrazia. Attività volontarie e partecipazione politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riccardo Guidi; Ksenija Fonovic; Tania Cappadozzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italia civile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Donzelli editore, pp.3 - 18, 2016, 9788868435073</w:t>
+              <w:t xml:space="preserve">Volontari e attività volontarie in Italia. Antecedenti, impatti, esplorazioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Mulino, pp.187 - 216, 2016, 9788815259998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : L’impact des attentats de 2015 sur l’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.339 - 355, 2016, 9782110101716</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.357-365, 2016, 9782110101716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.207 - 210, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : L'univers des préjugés ethnocentristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.219 - 234, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusioni – La disabilità si specchia nella società</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’attrazione speciale. Minori con disabilità: integrazione scolastica, scuole speciali, presa in carico, welfare locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maggioli, pp.159 - 166, 2015, 9788891611413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : La revitalisation des vieux clichés antisémites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.235 - 250, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : Sondage flash 2015 : analyses des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.3 - 8, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : La stabilisation de l'indice de tolérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.211 - 218, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs : La persistance des préjugés anti-roms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.251 - 260, 2015, 9782110098979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Face aux musulmans et à l’islam : des préjugés comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.191 - 197, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La dynamique des préjugés envers les juifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.179 - 189, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La diffusion d’un syndrome ethnocentriste autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.165 - 178, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione. La parabola del New Labour e la politica italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’esperienza del New Labour. Un’analisi critica della politica e delle politiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.7-22, 2014, 9788820457631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Le recul persistant de la tolérance depuis 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.157 - 161, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un refus croissant de &amp;quot;l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2013. Commission nationale consultative des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.157-208, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Les Roms : les moins-aimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Michelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.199 - 213, 2014, 9782110095695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la gouvernance métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lefèvre; Nathalie Roseau; Tommaso Vitale (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Ville à la Métropole, Les défis de la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Œil d'Or, pp.21-34, 2013, Critiques &amp; Cités, 9782913661592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just another roll of the dice: a socially creative initiative to assure Roma housing in North Western Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Membretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maccallum Diana; Mehmood Abid; Moulaert Frank; Hamdouch Abdel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Handbook on Social Innovation: Collective Action, Social Learning and Transdisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.186-196, 2013, 9781782545590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla parte dei cittadini: programmazione partecipata e qualità dei servizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23346,409 +23673,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, pp.103-124, 2013, 9788843055449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...197 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appendice metodologica. Analizzare la programmazione sociale come strumento di governo attraverso la selezione di leverage variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carocci, pp.17-52, 2013, 9788843055449</w:t>
+              <w:t xml:space="preserve">, Carocci, pp.204-215, 2013, 9788843055449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare il welfare locale attraverso la programmazione in una fase di austerità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carocci, pp.204-215, 2013, 9788843055449</w:t>
+              <w:t xml:space="preserve">, Carocci, pp.17-52, 2013, 9788843055449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les défis de la gouvernance métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23781,73 +23923,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tommaso Vitale; Christian Lefevre; Nathalie Roseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Ville à la Métropole. Les défis de la gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Œil d'or, pp.21 - 34, 2013, 9782913661592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elusioni e delusioni. Inerzie organizzative e sfide regulative di uno strumento di politica sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23863,73 +24005,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, pp.169-204, 2013, 9788843055449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian Intellectuals and the Promotion of Islamophobia after 9/11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23949,73 +24091,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morgan George, Poynting Scott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Islamophobia: Muslims and Moral Panic in the West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.47-66, 2012, 9781409431190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione. La condizione giuridica di Rom e Sinti in Italia: dall'ascolto e confronto alla proposta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuffrè, pp.1-9, 2011, 9788814156762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forza e debolezza del governo locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24031,168 +24268,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.227-254, 2011, 9788861595293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli stereotipi che ingombrano politiche e rappresentazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Giuffrè, pp.1-9, 2011, 9788814156762</w:t>
+              <w:t xml:space="preserve">, Giuffrè, pp.255-272, 2011, 9788814156762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendice. Il disegno della ricerca e le modalità di lavoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24208,73 +24419,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.265-271, 2011, 9788861595293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories and Political Innovation: Success and Failure of Contentious Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Podestà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24290,664 +24501,677 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.1 - 33, 2011, 9788861595286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Struttura sociale e diseguaglianze interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Migliavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto Milanese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp.67-86, 2011, 9788861595293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme per la tutela e le pari opportunità della minoranza dei rom e dei sinti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Giuffrè, pp.255-272, 2011, 9788814156762</w:t>
+              <w:t xml:space="preserve">, Giuffrè, pp.1281-1362, 2011, 9788814156762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ripensare le politiche a livello locale dentro il quadro di una tutela nazionale delle minoranze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Caruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Giuffrè, pp.1281-1362, 2011, 9788814156762</w:t>
+              <w:t xml:space="preserve">, Giuffrè, pp.1241-1260, 2011, 9788814156762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradox of Italian Associational Sector: Low Participation, High Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bassoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valori, partecipazione e produzione culturale nei circoli giovanili ARCI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Franco Angeli, pp.19 - 26, 2011, 9788856838879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Roms ne sont pas encore prêts à se représenter eux-mêmes ! Asymétries et tensions entre groupes Roms et associations &amp;quot; gadjé &amp;quot; à Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boschetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Berger; Daniel Cefai; Carole Gayet-Viaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du civil au politique. Ethnographies du vivre-ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.403-429, 2011, 9789052017471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, Values and Social Basis of Northern Italian Centrifugal Regionalism. A Contextual Political Analysis of the Lega Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Centrifugal Regionalism: Comparing Flanders and Northern Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Flemish Academy of Belgium for Science and the Arts Press, pp.171-199, 2011, 9789065690845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osservare la questione settentrionale: politica della piccola città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp.5-32, 2011, 9788861595293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territori e innovazione politica: successi e fallimenti dell'azione conflittuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24967,2099 +25191,2017 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitale Tommaso, Podestà Noemi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.1-33, 2011, 9788861595286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not Always the Same Old Story: Spatial Segregation and Feelings of Dislike against Roma and Sinti in Large Cities and Medium-size Towns in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Claps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Disciplinary Approaches to Romany Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Central European University Press, pp.228-253, 2011, 9786155053160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associazionismo e partecipazione: Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Biorcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosaico Italia. Lo stato del Paese agli inizi del XXI secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.458-463, 2010, 9788856831061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01041750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I tempi del lavoro di cura e le disuguaglianze di genere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persone che sanno "rispondere”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Franco Angeli, pp.136 - 139, 2010, 9788856831016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La partecipazione alle politiche sociali in Lombardia: arene deliberative e processi di coordinamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il modello lombardo di welfare. Continuità, riassestamenti, prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.139-158, 2010, 9788856834055</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01041576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una ricerca che tiene nel tempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunità e razionalizzazione. Ricerca sociologica su un caso di sviluppo industriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.7-24, 2010, 9788831799416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01041444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Shared Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Can Neighbourhoods Save the City? Community Development and Social Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.81-92, 2010, 9780415485883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01041603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costruire sostenibilità per le politiche nelle città. Problemi pubblici e logiche di ricomposizione dello stato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sfide della sostenibilità. Risorse ambientali, qualità sociale, partecipazione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, pp.211-231, 2010, 9788854832527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01041566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicatori per l’analisi delle ripartizioni interne al quartiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Claps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossana Torri; Tommaso Vitale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Mondadori Editore, pp.153-160, 2009, 9788861593763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflictus interruptus ou de la difficulté à innover dans l'univers institutionnel italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrel Marion; Neveu Catherine; Ion Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intermittences de la démocratie. Formes d'action et visibilités citoyennes dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.175-198, 2009, 9782296078956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragionare per casi: dinamiche di innovazione nelle politiche locali con i rom e i sinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Caruso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitale, Tommaso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, pp.265-288, 2009, 9788843050499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des évictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.71-92, 2009, 9789052015712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla segregazione al diritto all’abitare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brembilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tommaso Vitale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci editore, pp.163 - 173, 2009, 9788843050499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Rossana Torri; Tommaso Vitale. </w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invisibilità e disinteresse. Come uscire dalla trappola delle policy community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crosta, Pier Luigi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casi di politiche urbane. La pratica delle pratiche d'uso del territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.315-330, 2009, 9788856810295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione: elogio del possibilismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vitale, Tommaso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.15-20, 2009, 9788843050499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comuni (in)differenti: i &amp;quot;nomadi&amp;quot; come &amp;quot;problema pubblico&amp;quot; nelle città italiane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cherchi Roberto, Loy Gianni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rom e sinti in Italia. Tra stereotipi e diritti negati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediesse, pp.215-242, 2009, 9788843050499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processi di marginalizzazione e meccanismi attivi di cambiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vitale Tommaso, Torri Rossana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruno Mondadori Editore, pp.153-160, 2009, 9788861593763</w:t>
+              <w:t xml:space="preserve">, Bruno Mondadori, pp.128-149, 2009, 9788861593763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governare mediante gli sgomberi e la segregazione dei gruppi zigani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palidda, Salvatore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Razzismo democratico. La persecuzione degli stranieri in Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agenzia X, pp.179-190, 2009, 9788895029276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reti per fare rete o reti per conoscere e discutere la qualità dell'azione pubblica in un territorio?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luppi, Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coesione sociale nelle città. Azioni e relazioni nell'esperienza di due quartieri di Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guerini e Associati, pp.157-164, 2009, 9788862501248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialità, mobilitazione e innovazione sociale nelle città europee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anomale, Graziella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il dire e il fare: volontari creativi per il bene comune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bine editore, pp.11-21, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discorso pubblico e legittimazione dell'innovazione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddock S.vicari, Moulaert Frank. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigenerare la città. Pratiche di innovazione sociale nelle città europee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Mulino, pp.123-162, 2009, 9788815115508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impatto istituzionale dell'innovazione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haddock, S.Vicari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rigenerare la città. Pratiche di innovazione sociale nelle città europee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Mulino, pp.163-198, 2009, 9788815115508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La programmazione sociale: ovvia ma non per questo scontata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Costa, Giacomo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La solidarietà frammentata. Le leggi regionali sul welfare a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.49-86, 2009, 9788861592858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamiche di segregazione. Ceto politico e amministrazione alla prova dei rom di nuova immigrazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodari, Erica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rom, un popolo. Diritto a esistere e deriva securitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Punto Rosso, pp.45-68, 2008, 9788883510960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beni pubblici per la sicurezza sociale: nuove vulnerabilità e impasse dell'azione politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consalvi, Fabrizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La finanziarizzazione dell'economia e la sua crisi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Alegre, pp.113-131, 2008, 9788889772270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiche locali per i rom e i sinti, fra dinamiche di consenso e effettività eugenetica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amendola Mario; Bazzicalupo Laura; Chicchi Federico; Tucci Antonio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolitica, bioeconomia e processi di soggettivazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quodlibet, pp.121-132, 2008, 9788874622313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologia degli Istituti per minori: l'articolazione di regolazione sociale e regolazione politica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zappa, Matteo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ri-fare comunità. Aprirsi a responsabilità condivise per chiudere davvero gli Istituti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.45-64, 2008, 9788846492838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité directe. Hybridations croisées entre catholiques et laïcs dans les mouvements pour la paix en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27079,1579 +27221,1650 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitale; Tommaso; Agrikoliansky; Eric; Fillieule; Olivier; Sommier; Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La généalogie des mouvements antiglobalisation en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.187-206, 2008, 9782845869257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contestualizzare l'azione pubblica: ricerca del consenso e varietà di strumenti nelle politiche locali per i rom e i sinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitale Tommaso; Bezzecchi Giorgio; Pagani Maurizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I rom e l'azione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teti, pp.7-42, 2008, 9788870390377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01037973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda, o della difficile costruzione di un pubblico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Pellizzoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democrazia locale : apprendere dall'esperienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Trieste, pp.133 - 140, 2007, 9788889825051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prefazione (Preface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boltanski, Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La condizione fetale: una sociologia della generazione e dell'aborto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feltrinelli, pp.5-12, 2007, 9788807104121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripensare la contabilità sociale. Il bilancio sociale, uno strumento di azione pubblica per l'integrazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AA. VV.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMES, pp.59-67, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tensioni tra partecipazione e rappresentanza ed i dilemmi dell'azione collettiva nelle mobilitazioni locali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vitale Tommaso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In nome di chi? Partecipazione e rappresentanza nelle mobilitazioni locali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.9-40, 2007, 9788846485403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflitti urbani e spazi pubblici: tensioni fra partecipazione e rappresentanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Segatori Roberto, Barbieri Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutamenti della politica nell'Italia contemporanea. Governance, democrazia deliberativa e partecipazione politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino, pp.159-173, 2007, 9788849819007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rom e sinti, una galassia di minoranze senza territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dell'Agnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiotti Gabriella, Rosina Alessandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identità ed integrazione. Passato e presente delle minoranze nell'Europa mediterranea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.123-145, 2007, 9788846482457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tensioni tra partecipazione e rappresentanza e i dilemmi dell’azione collettiva nelle mobilitazioni locali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In nome di chi? Partecipazione e rappresentanza nelle mobilitazioni locali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Franco Angeli, pp.9 - 40, 2007, 9788846485403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Piani di zona, luoghi dell'intelligenza?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUSER, pp.23-138, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione de AA. VV., I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AA. VV., I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUSER Editore, pp.7 - 12, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrattualizzazione delle politiche sociali e il welfare locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Bifulco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carocci; L. Bifulco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politiche sociali. Temi e prospettive emergenti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-100, 2005, 9788843032860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbassare la soglia - confini ed apprendimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bifulco, Lavinia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il genius loci del welfare. Strutture e processi della qualità sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Officina, pp.136-149, 2003, 9788887570533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiche attive del lavoro e sviluppo di mercati sociali - i dilemmi locali della regolazione pubblica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ranci, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il mercato sociale dei servizi alla persona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, pp.119-143, 2001, 9788843020188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme organizzative del terzo settore e qualità sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ota de Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lagrave, Rose-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le organizzazioni nel nuovo Welfare: l'approccio sociologico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maggioli, pp.113-130, 2001, 9788838719899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habermas and the City: The Unacknowledged Urban Life of his Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31235/osf.io/9b3tj_v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diritto all’abitare: per città più inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Lareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20252.67200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla ricerca applicata all’intervento contro la deprivazione alimentare durante la pandemia COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Stasolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31235/osf.io/nzkg4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888729v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanziati ma vicini: la solidarietà ai tempi della COVID-19. Intervista a Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violenze anti-rom a Parigi. Le dicerie fanno male (e non è un modo di dire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla diceria alla violenza: attacchi razzisti ai rom nella periferia di parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raid, spari e pestaggi contro i rom in Francia: quando una fake news diffusa sui social scatena l’odio razzista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis des métropoles : ce qui est gouverné et ne l’est pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28660,246 +28873,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austerità e tagli alle politiche socio-assistenziali, esplodono le critiche alla programmazione sociale di zona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French crack down on Roma gangs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révolution scientifique en sociologie urbaine : Retour sur Great American City. Chicago and the Enduring Neighborhood Effect de Robert J. Sampson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11771.22564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28909,439 +29122,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing Artificial Intelligence as a Policy Instrument in Urban Climate Action: Practitioners' Perspectives from Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josefine Hintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Kaack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Creutzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoriality and Social Conflict in Urban Roma Communities in Portugal: Mechanisms and Policy Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary Shelters and Roma Housing Inclusion: Policy Learning in Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extrême droite est-elle le porte-voix du malaise des quartiers populaires ? Le mythe des campagnes pour le logement social de Casapound en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Castelli Gattinara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétition entre l'Europe et ses États en matière de libre circulation : le cas des Bulgares et des Roumains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing the large metropolis. A research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Galès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29350,51 +29563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29404,1990 +29617,1990 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right to Housing. Policies to Decommodify and Revive the Right to Housing in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Cafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Lareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. 2024, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Città attrattive, economie di agglomerazione e nuove opportunità per lo sviluppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The European House Ambrosetti. 2024, pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefazione. La questione energetica al cuore della politica delle città</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The European House – Ambrosetti. 2023, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piégés dans un taudis ? Discrimination et privation des Roms en matière de logement dans les villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po, Urban School; Sciences Po - Institut d'études politiques de Paris. 2022, https://www.sciencespo.fr/centre-etudes-europeennes/fr/actualites/le-mal-logement-de-la-communaute-roms-dans-cinq-villes-europeennes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped in a hovel? Roma Housing Discrimination and Deprivation in European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po Ecole Urbaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Atrapados en un agujero? Discriminación y privación de vivienda de las personas gitanas en ciudades europeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po Ecole Urbaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prinși în capcană? Privarea și discriminarea privind dreptul la locuire a romilor în orașele europene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sciences Po, CEE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrappolati in un tugurio. Discriminazione e deprivazione abitativa dei Rom nelle città europee.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'études européennes et de politique comparée; Sciences Po, Urban School. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van kiút a cigánytelepekről? Roma lakhatási diszkrimináció és depriváció európai városokban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences Po, Centre d'études européennes et de politique comparée; Sciences Po, Urban School. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il come, non solo il cosa!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSV Lazio, Roma, Italia. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma: Oltre le baraccopoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Careri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Formica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Associazione 21 Luglio. 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Formica</w:t>
+                <w:t xml:space="preserve">hal-01767042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès à l’eau potable dans les pays en développement : Les composantes des systèmes tarifaires à visée sociale et leurs réels impacts sur les populations cibles. Comment mettre en place un véritable tarif social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Le Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Roffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sutra del Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] (Re)sources – water&amp;energy network for development. 2013, pp.128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green Growth in Asian Metropolis. Preliminary Literature Review and Research Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre d'études européennes. 2013, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rom, Sinti e Caminanti nelle Provincie lombarde, a Verbania e Novara. Problemi, tensioni e risorse per una programmazione strategica di interventi sociali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fondazione Cariplo. 2011, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famiglie, corsi di vita e accoglienza. Spazi e opportunità di solidarietà in contesto urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rom e sinti in Italia. Condizione sociale e linee di politica pubblica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi e come governa l’Alto milanese? Storia, contesto e tecniche di ricerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fondazione Iniziative Sociali Canegrantesi. 2009, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte anti-discriminatoire et politique de la mesure en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] European Commission. 2008, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional Welfare Systems in Italy. Comparing two Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Monteleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Associazione 21 Luglio. 2016, pp.18</w:t>
+              <w:t xml:space="preserve">[Research Report] European Union. 2008, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] (Re)sources – water&amp;energy network for development. 2013, pp.128</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Case of Lombardy Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Crippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Monteleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2008, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Centre d'études européennes. 2013, pp.40</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Devices in Action. A research strategy for analyzing normative resources in a capability perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ota de Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Mozzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Union. 2007, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Fondazione Cariplo. 2011, pp.31</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening the Psychiatric Hospital and Bringing the City Inside. Contradiction and Reflexivity in a Case of Urban Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Social Science Research Network. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’educazione alla cittadinanza nelle scuole superiori. La varietà degli strumenti didattici e l’importanza di una loro articolazione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Animazione Sociale. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Fondazione Iniziative Sociali Canegrantesi. 2009, pp.117</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation by Incentives: Analytical Tools for a Very Local Approach. An Institutional Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Emmeneger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Department of Health Service Provision – OSD, World Health Organization. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...713 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31397,105 +31610,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma in European Cities. The Contentious Embeddedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Political science. Sciences Po, CEE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04047337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId559"/>
+      <w:footerReference w:type="default" r:id="rId563"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31563,51 +31776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C34118"/>
+    <w:nsid w:val="EBB364B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31711,51 +31924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25CAFDE1"/>
+    <w:nsid w:val="9EBF9462"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31945,51 +32158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-vitale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0901-5754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148000096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Midulla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stasolla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2026.103714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/m8fkp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03264799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Morelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piolatto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2021.1886855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ca&#241;arte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1903305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alteri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Raffini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v14i1p01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2020.1736993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo del Fabbro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/2450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loannoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroda Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Elliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03352-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03079654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420973596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22804250v8i1p29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bravi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v4i1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491451v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grifone Baglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/SMP-18294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1425/84069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/tr2015-074001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491546v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v6i10.31329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/235018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01114055v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.144.0035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tajani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2014.887138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2013-101011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024864v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PACO2012-003001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Claps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arrigoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024243v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045187v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.523.0603" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023891v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045131v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ripamonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022684v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742830902770282" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022677v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600655v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Torri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114847" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Andretta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cirulli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Nardis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767052v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mingione" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabara Borlini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021482v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.037.0009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021876v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0105" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279406009895" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91989D97B5B2E9BBCBEC4B0BCD3CD2A3441B64F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021112v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70638" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018178v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70351" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017788v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.023.0146" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.019.0075" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044908v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316709v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Buffault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385986v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385969v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17606.38726" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385993v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620252v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600654v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600628v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600653v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600661v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600671v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600643v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600641v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427544v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csvnet.it/phocadownload/pubblicazioni/InstantBookFuturoProssimo/istant_vitale.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613022v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Caltabiano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Zucca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Biorcio" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491549v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183971v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Podest&#224;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088736v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767048v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Simoni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatorre Palidda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aebi Marcelo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Albrecht" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bazzaco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bosworth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183997v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189309v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bezzecchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pagani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189307v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786780v3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9_3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cafora" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Ferri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/collaborare-e-abitare/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761811v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/39390/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588074v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613035v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/city-divide/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786913v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18758.69444" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677561v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aggiornamentisociali.it/articoli/che-cosa-ci-tiene-uniti-per-una-grammatica-della-partecipazione/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607621v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881542v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taueditrice.it/libro/oltre-il-campo/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186677v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvana Pais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186676v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189274v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01714093v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189141v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713667v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491430v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767033v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53477-0_13" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767035v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Giorgi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190374v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Anzivino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Caruso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767036v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190377v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495505v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190372v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495497v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495496v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491548v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044560v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Membretti" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044557v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044563v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044562v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044541v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054019v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044422v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491555v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972956v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044424v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Migliavacca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054018v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491429v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassoli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044416v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044425v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044418v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041750v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190380v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041576v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041444v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041603v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053980v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053977v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038096v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brembilla" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767049v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carletti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038085v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038098v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038127v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038128v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038117v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038084v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038094v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038091v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038092v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038119v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037989v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037986v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037970v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037967v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037964v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037973v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032445v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032450v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032448v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053956v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032443v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767053v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053325v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600660v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826212v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027777v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027595v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027599v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535753v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lareno" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20252.67200" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888729v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/nzkg4" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888736v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189129v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189135v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189132v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02100019v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189314v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392430v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853366v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11771.22564" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521488v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josefine Hintz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kaack" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853891v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535933v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888860v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Castelli Gattinara" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070523v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627652v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838268v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881506v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864013v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612170v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620622v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655738v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607613v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607610v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607616v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767042v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Careri" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cellamare" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fiorucci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Formica" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491552v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Auby" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Gaudu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roffo" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sutra del Galy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491551v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408125v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070791v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064419v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615298v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616676v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crippa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Monteleone" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616957v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616671v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616647v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800764v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495485v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Emmeneger" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04047337v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-vitale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0901-5754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148000096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Midulla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stasolla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2026.103714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/m8fkp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03264799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Morelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piolatto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2021.1886855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ca&#241;arte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1903305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alteri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Raffini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v14i1p01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2020.1736993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo del Fabbro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/2450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loannoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroda Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Elliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03352-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03079654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420973596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22804250v8i1p29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bravi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v4i1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491451v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grifone Baglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/SMP-18294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1425/84069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/tr2015-074001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491546v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v6i10.31329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/235018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01114055v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.144.0035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tajani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2014.887138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2013-101011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PACO2012-003001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Claps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arrigoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045187v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.523.0603" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ripamonti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742830902770282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Torri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114847" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Andretta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cirulli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Nardis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mingione" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabara Borlini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021482v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.037.0009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279406009895" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91989D97B5B2E9BBCBEC4B0BCD3CD2A3441B64F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70638" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020648v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70335" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70351" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017788v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.023.0146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.019.0075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044908v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Buffault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17606.38726" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600649v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600640v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600645v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csvnet.it/phocadownload/pubblicazioni/InstantBookFuturoProssimo/istant_vitale.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761736v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Caltabiano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Zucca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Biorcio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767044v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Podest&#224;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767048v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Simoni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatorre Palidda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aebi Marcelo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Albrecht" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bazzaco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bosworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183997v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bezzecchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pagani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786780v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9_3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cafora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Ferri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/collaborare-e-abitare/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613038v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/39390/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588074v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/city-divide/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762698v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786913v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18758.69444" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aggiornamentisociali.it/articoli/che-cosa-ci-tiene-uniti-per-una-grammatica-della-partecipazione/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taueditrice.it/libro/oltre-il-campo/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186677v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvana Pais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01714093v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713667v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767033v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53477-0_13" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767035v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Giorgi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Anzivino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Caruso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190377v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495505v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495497v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495496v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087571v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054022v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Membretti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044560v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044563v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044557v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973108v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044562v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054019v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972956v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044422v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491555v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044424v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Migliavacca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054017v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054018v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491429v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassoli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972810v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschetti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044408v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044425v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044416v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190380v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041444v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041603v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041566v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767049v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carletti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053980v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053977v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600612v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brembilla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038098v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038127v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038128v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038117v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038084v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038094v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038091v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038092v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038119v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037989v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037986v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037967v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037964v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037973v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032450v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032445v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032448v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032443v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053956v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767053v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826212v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027595v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027599v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/9b3tj_v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lareno" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20252.67200" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888729v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/nzkg4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888736v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189129v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189135v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189132v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02100019v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189314v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392430v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853366v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11771.22564" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521488v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josefine Hintz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kaack" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853891v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535933v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888860v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Castelli Gattinara" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070523v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627652v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838268v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881506v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864013v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612170v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620622v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655738v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607613v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607610v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607616v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Careri" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cellamare" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fiorucci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Formica" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491552v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Auby" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Gaudu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roffo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sutra del Galy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491551v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408125v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070791v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064419v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615298v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616676v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crippa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Monteleone" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616671v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616647v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800764v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495485v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Emmeneger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04047337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>