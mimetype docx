--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -1,31721 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...31669 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tommaso Vitale </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tommaso-vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0901-5754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148000096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XzYe_XUAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommaso Vitale, Sociologist and Dean of the Sciences Po Urban School teach both Urban Sociology and Urban Policy Analysis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He got a MA in Political Science (1999 - University of Milan), a Ph.D. in Sociology (2003 - University of Milan), a Certificate of Advanced Study in Comparative Institutional Analysis and Design (2004 - Indiana University, Bloomington), and an HDR in Sociology (2023, Sciences Po).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is a Researcher at Centre for European Studies and Comparative Politics, and he coordinates the research seminar Cities Are Back in Town.He is a member of the Editorial Boards of PArtecipazione e COnflitto – The Open Journal of Sociopolitical Studies and of Sociologica – International Journal for Sociological Debate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His empirical research has been organized around a main theoretical framework: a neo-structural sociology, not deterministic but attentive to structural contexts of opportunities at different scales, to explore the relationship between social and spatial factors influencing forms of “community action”. Having been trained within a Weberian theoretical framework giving the city a generative role in structuring social, political, and economic interactions, his research looks at community action not as a form of solidarity but as a form of collective action not requiring a common identity.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">This framework irrigates his three research programs:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Roma agency, integration, and upward social mobility;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the political sociology of associations and NGOs in urban societies;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the impact of urban social and spatial structure on electoral behavior.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Participatory Rollback in Urban Water Remunicipalization: Paris and Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mascia Turri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Affairs Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10780874261441878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicized marginality and governance discontinuity: The contentious embeddedness of Roma settlements in Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Midulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Stasolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169, pp.103714. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2026.103714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciniero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Nouvelles économies, 77-78, pp.140-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contractualisation des services sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rivista delle Politiche sociali/Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/m8fkp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de résorption de bidonvilles… et de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.22579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electoral support for the 5 Star Movement in Milan: An ecological analysis of social and spatial factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pratschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Piolatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (5), pp.998-1021. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352166.2021.1886855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mandarins et la horde bibliométrique Normes, conflits et évolutions de l'espace de la sociologie italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Barbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Santoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.5815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ethnic solidarity: the diversity and specialisation of social ties in a stigmatised migrant minority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Vacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cañarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (13), pp.3113-3141. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2021.1903305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 and the Structural Crisis of Liberal Democracies. Determinants and Consequences of the Governance of Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Raffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.1 - 37. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i20356609v14i1p01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Roma autochthonous homophily to socialisation and community building in the Parisian metropolitan region shantytowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (13), pp.2938-2960. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1369183X.2020.1736993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depicting communities of Romani studies: on the who, when and where of Roma related scientific publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Loannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroda Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Elliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (3), pp.1473-1490. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03352-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perché Il Movimento 5 Stelle non ha sfondato a Milano? Un’analisi strutturale a scala metropolitana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pratschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo del Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mezzogiorno a 5 stelle, 96, pp.159-184. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23744/2450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il volontariato nella socialità ristretta dal virus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take politics off the table: A study of Italian youth’s self-managed dairy restriction and healthy consumerism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (4), pp.679 - 703. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0539018420973596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#jeresteenbidonville. Le confinement dans les villages roms de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Stasolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'engagement solidaire en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche sur Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are Roma people being attacked in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fatica utile di investire sul futuro delle comunità locali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 326, pp.88 - 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts on Roma Settlements in Italian Cities: Normative Polarisation and Pragmatic Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.29-74. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1285/i22804250v8i1p29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître l’histoire et les cultures des « Roms » pour mieux lutter contre les préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«In-dipendenza». Percorsi di controllo e di emancipazione delle minoranze culturali nella storia sociale dell’educazione europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Storia dell‘Educazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.5 - 14. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4454/rse.v4i1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governo collaborativo e catene relazionali di innovazione. Spunti a partire dal caso di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di Rassegna Sindacale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.129 - 147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiche pubbliche per l’integrazione degli immigrati in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni per il dialogo e la pace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.23 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persone, contesti e istituzioni. Una riflessione sulla sociologia della cittadinanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Grifone Baglioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SocietàMutamentoPolitica. Rivista italiana di sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (13), pp.397-410. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/SMP-18294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernizzazione, agire di comunità e azione collettiva: alle radici della political economy urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stato e mercato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2/2016 (107), pp.241-272. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1425/84069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere nella comunità locale? Una questione politica nella storia della sociologia urbana italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (110), pp.42 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraccopoli europee: Le responsabilità delle politiche pubbliche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggiornamenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (2), pp.111 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diseguaglianze e discontinuità nel governo delle grandi metropoli : Un’agenda di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/tr2015-074001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Conflicts and New Forms of Left-Wing Political Organization: from Political Opportunity Structure to Structural Contexts of Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bidonvilles en Europe : une production politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bidonvilles : sortir du déni, 2015/5 (348), pp.68-75. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.348.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una nuova occasione per gli studi urbani comparativi in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meridiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/235018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da programação social: bens coletivos e política da escala temporal na Itália</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nau Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (10), pp.165-188. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9771/ns.v6i10.31329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491546v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abitare le contraddizioni, vincolare l’incrementalismo. Città e campi rom nell’Italia della crisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Laino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crios. Critica degli ordinamenti spaziali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.23 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidenze sui rom in Italia: oltre ogni stereotipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita e pensiero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.29 - 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques locales face aux Roms : entre réification, effets de visibilité et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magistère intellectuel islamophobe d'Oriana Fallaci. Origines et modalités du succès italien de la &amp;quot; Trilogie sur l'Islam et sur l'Occident &amp;quot; (2001-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.61-79. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.051.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et réflexivité : Sur les mobilisations juridiques des groupes d’intérêt publics transnationaux européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.144.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregazione spaziale e forme di riconoscimento. Delle piste percorribili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planum, the journal of urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (2014) (28), pp.40 - 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statactivism: forms of action between disclosure and affirmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.198 - 220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Piani di zona e l’azione collettiva: innovazioni e criticità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Tajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lombardia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law as Weapon of the Weak? A Comparative Analysis of Legal Mobilization by Roma and Women's Groups at the European Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2014.887138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialità, omofilia e povertà urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.136-149. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/SUR2013-101011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la reconversion industrielle dans le Haut-milanais : interrogations sur les processus de représentation et de défense des intérêts territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12/2013, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misja: eksmisja. O demagogii w polityce lokalnych władz w Europie wobec Romów</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog (Pheniben)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitti urbani nei percorsi di cittadinanza degli immigrati: una introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/PACO2012-003001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction métropolitaine entre politiques culturelles et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2-21/2127, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels pouvoirs pour les territoires métropolitains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels pouvoirs pour les territoires métropolitains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1 - 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction métropolitaine entre politiques culturelles et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants roms dans les villes françaises et italiennes : mobilités, régulations et marginalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Roms migrants en ville : pratiques et politiques en Italie et en France, 86 (1), pp.3-14. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effetti della partecipazione: la capacità di influenza del terzo settore nella ricomposizione delle istituzioni regionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ex-Lege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3/4), pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatti sociali, individualismo cognitivo e determinismo individuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia e Ricerca Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (95), pp.49-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I sondaggi e il loro uso. Problemi di cecità logica a partire dal caso dei Rom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicazione Politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.167 - 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Od Wschodu do Zachodu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog (Pheniben)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droga Rzymu i ścieżka Padwy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialog (Pheniben)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.8-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels italiens et l'islamophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Italie. Scolarisation des Roms et des Sintis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.164-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia dei conflitti locali contro i rom e i sinti in Italia. Pluralità di contesti e varietà di policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La “minoranza insicura”. I rom e i sinti in Europa, VIII, pp.42-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassese (Sabino). – Lo Stato fascista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (3), pp.609-612. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.523.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045187v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale pedagogia per il lavoro con i sinti? Alcuni segnali di innovazione educativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Pattillo M. &amp;quot;Black on the Block: The Politics of Race and Class in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (4), pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by Incentives, Regulation of the Incentives in Urban Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnational Corporation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.58-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il tempo della sussidiarietà perduta. Interrogativi su governo locale e innovazione sociale a Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (244), pp.23-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoranze rom e sinti in Italia. Politica e politiche fanno la differenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Regno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LV (1.091(22)), pp.775-785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Società locali e governo dei beni comuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggiornamenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sfide dell’affido: fiducia, autostima e apertura all’accoglienza come effetti istituzionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.O.S. Servizi sociali on line Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), p. 3 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’uso della forza e la ridefinizione dei poteri fra Città e Stato: contesto e poste in gioco nella politica degli sgomberi a Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarietà Come</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (341), pp.6 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il governo dell'immigrazione a Milano: inerzie, negoziazioni e uso della forza nella ridefinizione dei poteri della città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il seme sotto la neve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Bravi L. &amp;quot;Tra inclusione ed esclusione. Una storia sociale dell'educazione dei rom e dei sinti in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis (Bologna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Biorcio R. &amp;quot;La rivincita del Nord. La Lega dalla contestazione al governo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Manifesto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progettare coesione. Un documento base per la definizione di linee di indirizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Ripamonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.85-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Bagnasco A. (ed.) &amp;quot;Il ceto medio. Perché e come occuparsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polena. Rivista italiana di studi elettorali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da sempre perseguitati? Effetti di irreversibilità della credenza nella continuità storica dell'antiziganismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zapruder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.46-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia dei conflitti locali contro i rom e i sinti in Italia: pluralità di contesti e varietà di Policy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jura Gentium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Anti-tsiganisme et possibilité du 'vivre ensemble', Roms et gadjés, en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arrigoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Tsiganes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35, pp.80 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia dos Conflitos Locais contra os Rom e os Sintos na Itália: pluralidade de contextos e variedade de instrumentos politicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades. Comunidades e Terrritórios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining How Political Culture Changes. Catholic activism and the secular left in Italian peace movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Movement Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14742830902770282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom e sinti: i dilemmi dell'azione pubblica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERE Emilia-Romagna-Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Tosi Cambini S. &amp;quot;La zingara rapitrice. Racconti, denunce, sentenze (1986-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis (Bologna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.531-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risorse, rappresentazioni e interessi. Le politiche sociali in Lombardia come costruzione collettiva di attori in interazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale nesso tra coesione sociale e sviluppo economico ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.99 - 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le condizioni di espressione dell'islamofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105, pp.84-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sfida di Partecipazione e Conflitto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Alteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Andretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Cirulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio de Nardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Forno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partecipazione e conflitto - PArticipation and COnflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5 - 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitti e panacee. Insegnare lo sviluppo locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/114847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recensione di Lepsius R. &amp;quot;Il significato delle istituzioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.679-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الارتباطات الخطيرة للإسلاموفوبيا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etnografia degli sgomberi di un insediamento rom a Milano. L'ipotesi di una politica locale eugenetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondi migranti : rivista di studi e ricerche sulle migrazioni internazionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.118-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quale legalità? Rom e gagi a confronto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aggiornamenti sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.182 - 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrés à Milan : faible ségrégation mais fortes tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Mingione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barabara Borlini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 362, pp.83 - 86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Andrew Abbott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (7), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gauche italienne face au mouvement pour les libertés civiles des sans-papiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.9 - 21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.037.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Porto Rotondo à Wolfeboro. Vertus et faux-semblants de la comparaison Sarkozy-Berlusconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sussidiarietà tra regia e caos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bambini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4/07, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liaisons dangereuses de l'islamophobie. Retour sur le &amp;quot; moment Fallaci &amp;quot; du champ journalistique italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione e territorializzazione del welfare. Alcune implicazioni per i servizi sociali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci di strada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XIX (3), pp.91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologia contro il fatalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerari d'impresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.231-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leggeri, flessibili e poco autoritari. I manager ed i quadri d'azienda nell'epoca della valutazione continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerari d'impresa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.219-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Che cosa è pubblico?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vando Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la Rivista delle Politiche Sociali / Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Che cosa è pubblico?, 2, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03459134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting for Welfare Services in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (03), pp.495-513. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0047279406009895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cosa serve la sussidiarietà? Un criterio guida contro il &amp;quot;carsismo istituzionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (5), pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question migratoire et l'idéologie occidentaliste de Forza Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenzioni, economia morale e ricerca sociologica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vando Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia del Lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104, pp.7-34. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/70638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una sociologia politica e morale delle contraddizioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Boltanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rassegna italiana di Sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (1), pp.91-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrattualizzazione sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Rivista delle Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (05), pp.291-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gauche de la 'Mer ouverte'. L'immigration clandestine dans le débat italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le racisme se fait best-seller. Pourquoi les Italiens lisent-ils Oriana Fallaci ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les justes et les brutes : la littérature de témoignage sur les violences de Gênes 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Centemeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3/2004 (33-34), pp.194-203. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.033.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les centres de retention italiens. Enfermement des étrangers et dénonciation des nouveaux crimes de paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da strutture a processi: servizi, spazi e territori del welfare locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (72), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/70351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droghe, territorio e ricerca sociologica: perché un approccio ravvicinato e pragmatico ai mondi delle droghe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XXV (70), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/70335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Fallaci ou la rhétorique matamore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4/2002 (23), pp.146-149. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.023.0146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cooperatives sociales et la construction du tiers secteur en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19, pp.75-80. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.019.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycentricity and Local Public Economies: Readings from the Workshop in Political Theory and Policy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 66, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confini dentro la città. Antropologia della Stazione Centrale di Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia urbana e rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 66, pp.186-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement chez les jeunes dans le nouvel écosystème informationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vincent-Buffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-25 ans : comment les jeunes s'engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The conversation, Sciences po, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits entre Etat Membres pour la gestion de la relocalisation des demandeurs d'asile et sa politisation au sein de la campagne présidentielle française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueil et intégration des réfugiées et des migrants : une priorité pour l’Europe ? Les enjeux pour la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po, CEE, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilità internazionale e mutamento politico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Recchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sessione del convegno “Potere e società”, AIS, Catania, Sezione di Sociologia Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, University di Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network origin of plural identities: structural brokerage, diversity and cultural holes in international immigrants’ network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV Sunbelt Conference, workshop Network and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, TradeWinds Island Grand Resort, St. Pete Beach, FLorida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is Governed? Comparing Governance Modes in Large Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RC21 (Regional and Urban Development) program, session on “Governing cities: A comparison of large cities coordinated by Mike Raco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Conflicts and Institutional Mediation. Public Administration, Roma Settlements and Normative Polarization Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rights as weapons of the weak? Roma and women’s groups in the European interests representation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat des droits. Pratiques des droits dans l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Université Paris 13 et Sciences Po, Villetaneuse et Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Stigma? Roma Groups and European Cities in a Multilevel Contention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FacSem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Sciences Po, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Criminalisation in Italian Cities. A Comparative-Historical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminalisation et répression politique en contextes organized by the CRAPUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Université de Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Conflicts and Political Innovation: influenceand change for politics, policy and polity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planning / conflict. Critical perspectives on contentious urban developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Technische Universität Berlin, Department of Urban and Regional Planning, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terzo settore e partecipazione dei cittadini: volontariato, rappresentanza, cittadinanza attiva (Third Sector and Citizen Participation: Voluntary Action, Representation, Active Citizenship]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual ESPAnet Italia Conference “Innovare il welfare”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Tocqueville, but in a World of Political Parties. Is Social Participation a School for (post)Democracy? The Case Of Lombardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général du Centre d'études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Sciences Po, Paris, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17606.38726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Settlements, Contentious Politics and Policy Instruments Choice. A Comparative Approach to Varieties of Urban Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban conflicts. Ethno-National Divisions, States and Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Economic and Social Research Council and CinC Network at the Queen’s University, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la critique et islamophobie. Le cas italien d’Oriana Fallaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sociologie, RT 27 Sociologie des intellectuels et de l'expertise : savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Italian State and the Roma Groups: Two or Three Variables I Know about it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Conference “Transformations of Contemporary Capitalism: Actors, Institutions, Processes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Universidad Autónoma de Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites, gouvernement et politiques, le cas de Legnano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des PME, des villes, des classes moyennes et une ligue : Les transformations d’une grande région urbaine, l’Italie du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sciences Po, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoute, legitimation et conflits: le projet urbain en discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits et ecoute. Interroger la cooperation sur le projet ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ecole d’Architecture de Paris-Val de Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Welcome and/or to Reject? Criss-Cross Views on Local Policies for « Roma Migrants » in France and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Homelessness and Housing Exclusion in the new European Context, organized by FEANTSA’s European Observatory on Homelessness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fallaci Moment in the Italian Public Space (2001-2006). Making and Effects of an Islamophobic Dominant Intellectual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Justice Issues in Sociological Research on Socio-Economic, Organizational and Institutional Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the University of Bologna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Bologna, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Margins of Urban Development. A Study about Quarto Oggiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture at the Catholic University of Milan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Industrial. Political Class, Élites and the Governance of Change in the Alto Milanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society or European Societies?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbon University, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Dynamics of Persecution and Cohabitation in Italian cities. A Comparative Analysis to Avoid the Risks of De-Historicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stockholm International Conference on the Discrimination and Persecution of Roma, Sinti and Travellers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Stockholm University, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Policies for Roma and Sinti in Italy. A Comparative Historical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European University Summer School on “Multi-Disciplinary and Cross-National Approaches to Romany Studies”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Central European University, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits locaux sur les tsiganes : une approche pragmatique pour la sociologie politique de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Ecole Française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Ecole Française de Rome, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Tell or Not to Tell? Relevance and Political Performance of Opinion Pools Research on Roma and Sinti Prejudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremism and the Roma and Sinti in Europe: Challenges, Risks and Responses” organised by the OSCE Office for Democratic Institutions and Human Rights (ODIHR) and by the University College London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Department of Anthropology, University College of Lonfon, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associationism as a Resource for Democracy. What’s about the Connection between Social Participation and Political Participation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Convegno Sisp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Università Luiss di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Public Policies Towards Roma People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Roma in Europa, organised by the scholarly network SCRIBANI and by UCSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, University College of Antwerp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Roma Groups: A Historical – Comparative Analysis of Patterns of Economic Complementarities and Exclusion in Italian Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics 21st Annual Meeting "Capitalism in Crisis: What’s Next?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sciences Po, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Persecution of Gypsies in Italian Local Societies? De-Historicization and an Historical-Ethnographic Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gender Studies Centre (IGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Queen Elizabeth House, Oxford University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Criminalization of Gypsies: The Italian Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dipartimento di Scienze Antropologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Università degli Studi di Genova, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La criminalisation des groupes tsiganes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études de l'OSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Innovation in Mental Health: Public Places as Instruments for Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KATARSIS Workshop “Growing Inequality and Social Innovation: Alternative Knowledge and Practice in Overcoming Social Exclusion in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Centro de Estudos Geográficos da Universidade de Lisboa, Faculdade de Letras, Alameda da Universidade, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and Politics towards Roma People in Lombardy: Some Kind of Domination…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th World Congress of the International Institute of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorisation entre mise en série et réification. Réflexions sur la sociologie politique de l’action publique à partir du cas des classifications des minorités tsiganes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le particulier, le commun, l’universel : La question de la diversité culturelle à l’école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, INRP, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire urbaine des groupes tsiganes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et anthropologie des Tsiganes d’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces vides ou espaces habités? Une pragmatique des conflits urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’indécence de l’habiter aux dimensions publiques de la proximité -ou l’habitat et le proche comme problèmes publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Université Jean Monet, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Participation in the Law n. 3/2008 and in its Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutamenti sociali e cambiamenti istituzionali: il caso lombardo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Università degli Studi di Milano – Bicocca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contentious Spaces and Politisation of Daily Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Spaces, Spatial Issues: Between Ordinary Investment and Political Mobilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Université Rennes 2, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement différentiel des tsiganes dans les villes du Nord de l'Italie: histoire de longue durée et action située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée par l''INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience sensible, émotions et rhétoriques de la perversité dans les conflits urbains : terrains changeants, choix théoriques et tradition méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Ecole Polytechnique Fédérale de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odi et amo. Political Cultures Changing in Italian Peace Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions, Mobilizations, and Political Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Università degli Studi di Milano-Bicocca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administrative Treatment of Roma and Sinti Populations in Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches pragmatiques de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Université Libre de Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammars of Public Space: The Tensions of Participation and Representation in Urban Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica e politiche locali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Università degli Studi di Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Midst of Differences, Discriminations and Inequalities: The Tricky Political Participation of Roma and Sinti in Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica, differenze e diseguaglianze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Congresso nazionale dell’Associazione italiana di sociologia, Urbino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Public Choice Becomes Effective as a Byproduct, presented at the Conference “Democrazia locale. Apprendere dall’esperienza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference organised by MAHLDENET (MAre Hadriaticum Local DEmocracy Cross-Border NETworks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Università di Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospettiva civica. Nuove letture dell’associazionismo sociale tra ricerca, comunità e trasformazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSVnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68, 2025, Futuro Prossimo, 9791257520106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città divario. Oltre le disuguaglianze urbane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 61, 2024, Scenari, 9788868355159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants &amp;quot;roms&amp;quot; en Espagne, France et Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. 2024, Espace et territoires, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.280, 2024, Espace et Territoires, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City divide. Fighting urban inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 65, 2024, Scenari, 9788868355227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Caltabiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. , 2024, Scenari, 9788868355302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : « Evolution et structure des préjugés : le regard des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, pp.63-140, 2017, 9782111451759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italia civile : Associazionismo, partecipazione e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Donzelli editore, pp.250, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française, pp.208-255, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statactivism: State Restructuring, Financial Capitalism and Statistical Mobilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Bruno; Didier Emmanuel; Tommaso Vitale. Edizioni Franco Angeli, pp.158, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ville à la métropole. Les défis de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Oeil d'Or. 400 p., 2013, 9782913661592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Tajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci editore, 83, pp.238, 2013, Studi Economici e Sociali Carocci</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Podestà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Mondadori Editore, pp.256, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell’Alto milanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Mondadori Editore, pp.304, 2011, 9788861595293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roms migrants en ville : pratiques et politiques en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géocarrefour. 86 (1), 2011, Roms migrants en ville : pratiques et politiques en France et en Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01088736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giuffrè Editore, pp.1362, 2011, 9788814156762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Mondadori Editore, pp.192, 2009, 9788861593763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razzismo democratico. La persecuzione degli stranieri in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatorre Palidda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aebi Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Jörg Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Bazzaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Bosworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Agenzia X, 2009, 978-8-8950-2927-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci editore, pp.300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rom e l’azione pubblica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bezzecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Teti Editore, pp.288, 2008, 9788870390377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le convenzioni del lavoro, il lavoro delle convenzioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vando Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni Franco Angeli, pp.320, 2007, 9788846484246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una straordinaria mediocrità. Governare le metropoli e redistribuire benessere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio del comune. Appunti di democrazia urbana dalla città di Roma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 77, pp.9-32, 2026, 978-88-6835-567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Policy of Refugee Reception and the Policing of Public Space in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cremaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Makers and the Politics of Urban Diversity Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.41-63, 2025, IMISCOE Research Series, 978-3-032-00422-2. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-00423-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione. L’abitare fluido in città e metropoli per niente fluide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cafora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Cafora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborare e abitare. Il diritto alla casa nelle metropoli per le nuove generazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-19 + 105-108, 2024, Scenari, 9788868355173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciniero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciniero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione. Nelle città e nelle regioni metropolitane, la disuguaglianza estrema non è un destino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città divario. Oltre le disuguaglianze urbane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, , pp.7-17, 2024, Scenari, 9788868355159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’interesse dei giovani innovatori sociali per i modelli di abitare collaborativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cafora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordana Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Cafora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborare e abitare. Il diritto alla casa nelle metropoli per le nuove generazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione G. Feltrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-48 + 108-110, 2024, Scenari, 9788868355173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospettiva civica: riconoscimento, comunanza e demercificazione nella reinvenzione del locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-302, 2024, Scenari, 9788868355302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un indagine sugli attivisti e i loro mondi associativi a Milano, Firenze, Roma e Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Zucca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristiano Caltabiano; Tommaso Vitale; Gianfranco Zucca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospettiva civica. L’Italia vista da chi si mette insieme per cambiarla. Decimo rapporto IREF sull'associazionismo sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Giangicomo Feltrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2024, Scenari, 9788868355302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le racisme au prisme de l’antitsiganisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-305, 2024, 9782111579224. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/r7f2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. In Cities and Metropolitan Regions, Extreme Inequality Is Not a Destiny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommaso Vitale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Divide. Fighting Urban Inequalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, Scenari, 9788868355227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una struttura di opportunità associative. Alcune idee su come le città europee possono valorizzare e sostenere il civismo e la convivialità dei loro abitanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iref. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mosaico “scomposto” della società civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.14-29, 2024, 9791221075915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione. Spazi pubblici come servizi comuni: una sociologia comparata delle modalità di regolazione per la convivialità urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Angeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governare lo spazio pubblico nelle città italiane. Patti di collaborazione e imprese di comunità tra convivialità ed efficacia collettiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.9-24, 2024, 9788835169949. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18758.69444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendere sul serio la democrazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Che cosa ci tiene uniti? Per una grammatica della partecipazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-34, 2024, 9791281620131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution extérieure : le regard de chercheurs sur le Baromètre racisme CNCDH 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale consultative des droits de l’homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-305, 2024, 9782111579224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciniero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Legros Olivier; Bergeon Céline; Lièvre Marion; Vitale Tommaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les préjugés racistes. Le regard des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.139-200, 2023, 9782111577961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Tommaso Vitale; Marion Lièvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.23-52, 2023, Espace et Territoires, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique et les étrangers en situation précaire dans les villes d’Europe occidentale : questionnements de départ et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Marion Lièvre; Tommaso Vitale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2023, Espace et territoires, 9782753591998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione: città e urbanizzazione nell'analisi della partecipazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FrancoAngeli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La convivialità urbana nei quartieri di Milano, Bologna e Roma: Un’analisi mixed-method sulle Social Street</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.11-21, 2022, Sociologia per la persona, 9788835142218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale consultative des Droits de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-109, 2022, 9782111576025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Democratic Attitudes and Skills: Politics and Volunteer Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Guidi; Ksenija Fonović; Tania Cappadozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting for the Varieties of Volunteering. New Global Statistical Standards Tested</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.287 - 308, 2021, 9783030705459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs explicatifs de l'hostilité contre les roms en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale consultative des droits de l'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-111, 2021, 9782111573291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superare i &amp;quot;campi&amp;quot;: un problema spinoso, a beneficio dell'intera città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oltre il campo. Il superamento dei campi rom in Italia. Un'analisi comparativa con "linee guida" per amministratori pubblici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Editrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, 9791259750419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.V. Les préjugés anti-Roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.91-111, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.II. L’indice de tolérance a-t-il atteint un plafond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.46-55, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de trente ans d’évolution par les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.33-111, 2020, 9782111573291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II. VI. Racisme et couleur de peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.111 - 121, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978123v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.III. L’articulation des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.55-75, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.I. Questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.33-45, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Chapitre II.IV. Permanences et mutations de l’antisemitisme et de l’islamophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.76-91, 2020, 9782111571181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governare l’economia collaborativa per produrre inclusione: attori, strumenti, stili di relazione e problemi di implementazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvana Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberta Andreotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governare Milano nel nuovo millennio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice il Mulino, pp.215 - 237, 2019, 9788815280725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 6. L’hostilité envers les Roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.142-159, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 1. Questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.73-85, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 5. Racisme et couleur de peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.127-141, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage comparatif des « Studi di comunità »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Authier; Vincent Baggioni; Bruno Cousin; Yankel Fijalkow; Lydie Launay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'une ville à l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Découverte, pp.21 - 41, 2019, 9782707190222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di nuovo « motore della storia »? Il ritorno delle classi popolari nella sociologia contemporanea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Emilio Chesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niccolò Bertuzzi; Carlotta Caciagli; Loris Caruso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popolo chi? Classi popolari, periferie e politica in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediesse, pp.179 - 198, 2019, 9788823022249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 2. L’indice de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.86-92, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 4. Permanences et mutations de l’antisémitisme et de l’islamophobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.113-126, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution et structures des préjugés : Le regard des chercheurs - Section 3. L’articulation des racismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.93 - 112, 2019, 9782111459601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dare cittadinanza ai giovani: indicazioni di metodo per le politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ri[s]catto del presente. Giovani e lavoro nell’Italia della crisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9788849853711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dare cittadinanza ai giovani: indicazioni di metodo per le politiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gianfranco Zucca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il ri[s]catto del presente. Giovani e lavoro nell’Italia della crisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino Editore, pp.155 - 183, 2018, 9788849853711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Section 5 : Le lent reflux des préjugés anti-Roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.107-124, 2018, 9782111455283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialidade, conflito e integração nos estudos urbanos dos ciganos de Portugal. Mecanismos sociais e implicações nas políticas públicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Castro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Na luta pelos bons lugares. Ciganos, visibilidade social e controvérsias espaciais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alto Comissariado para as Migrações, pp.11 - 20, 2018, 9789896850760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi guardano male, ma io non guardo’. Come i rom e i sinti in Italia reagiscono allo stigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pasta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Alietti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Razzismi, discriminazioni e diseguaglianze. Analisi e ricerche sull'Italia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mimesis, pp.217 - 241, 2018, 9788857536309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Evolution et structure des préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.51-124, 2018, 9782111455283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sociology of the camps' persisting architecture. Why did Rome not put an end to expensive ethnic housing policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaja Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Mendes; Teresa Sá; João Cabral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture and the Social Sciences. Inter- and Multidisciplinary Approaches between Society and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.197 - 218, 2017, 9783319534770. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53477-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Une progression de la tolérance envers les Roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.124-140, 2017, 9782111451759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation, Security, and Borders in the Member States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmond King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desmond King; Patrick Le Galès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguring European States in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.428 - 450, 2017, 9780198793373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants in the public discourse: Between media, policy and public opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberta Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Marino; Rinus Penninx; Judith Roosblad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trade Unions and Migrant Workers. New Contexts and Challenges in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.66 - 89, 2017, 9781788114073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Unité et diversité des préjugés ethnocentristes, antisémites et islamophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.96-123, 2017, 9782111451759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.64-87, 2017, 9782111451759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Pas de recul pour l’indice de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.88-95, 2017, 9782111451759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Un recul des préjugés antisémites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.315-330, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les différentes formes de préjugés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. Commission nationale consultative des droits de l'homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie : année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.281-365, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trasformazioni del sistema politico italiano e l’associazionismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.19 - 30, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.283, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Le retour inattendu de la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.285 - 293, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusioni. La società civile tra fine dei collateralismi, partecipazione e conflitto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.181 - 190, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : L’intrication des préjugés envers l’Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission Nationale Consultative des Droits de l'Homme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.295-314, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sinistra e l’impegno associativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Anzivino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.139 - 160, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione associativa e azione politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.161 - 180, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione. L’associazionismo della società civile e la democrazia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.3 - 18, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice statistica on line per Italia Civile. Associazionismo, partecipazione e politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia Civile. Associazionismo, partecipazione e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli editore, pp.1 - 46, 2016, 9788868435073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Des sentiments plus nuancés envers les Roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.339 - 355, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Les attitudes face à l’islam et aux Musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.331-338, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuola di democrazia. Attività volontarie e partecipazione politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Guidi; Ksenija Fonovic; Tania Cappadozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volontari e attività volontarie in Italia. Antecedenti, impatti, esplorazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Mulino, pp.187 - 216, 2016, 9788815259998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : L’impact des attentats de 2015 sur l’opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.357-365, 2016, 9782110101716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.207 - 210, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : L'univers des préjugés ethnocentristes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.219 - 234, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusioni – La disabilità si specchia nella società</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Merlo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’attrazione speciale. Minori con disabilità: integrazione scolastica, scuole speciali, presa in carico, welfare locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maggioli, pp.159 - 166, 2015, 9788891611413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : La revitalisation des vieux clichés antisémites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.235 - 250, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : Sondage flash 2015 : analyses des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.3 - 8, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : La stabilisation de l'indice de tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.211 - 218, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs : La persistance des préjugés anti-roms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie - Année 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.251 - 260, 2015, 9782110098979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un refus croissant de l'autre : le recul persistant de la tolérance depuis 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.155 - 213, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La dynamique des préjugés envers les juifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.179 - 189, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : La diffusion d’un syndrome ethnocentriste autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165 - 178, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Face aux musulmans et à l’islam : des préjugés comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.191 - 197, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione. La parabola del New Labour e la politica italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’esperienza del New Labour. Un’analisi critica della politica e delle politiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.7-22, 2014, 9788820457631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Le recul persistant de la tolérance depuis 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. Année 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.157 - 161, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un refus croissant de &amp;quot;l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l'antisémitisme et la xénophobie. Année 2013. Commission nationale consultative des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.157-208, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des chercheurs sur les phénomènes de racisme : Les Roms : les moins-aimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Michelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lutte contre le racisme, l’antisémitisme et la xénophobie. 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.199 - 213, 2014, 9782110095695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les défis de la gouvernance métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommaso Vitale; Christian Lefevre; Nathalie Roseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Ville à la Métropole. Les défis de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Œil d'or, pp.21 - 34, 2013, 9782913661592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice metodologica. Analizzare la programmazione sociale come strumento di governo attraverso la selezione di leverage variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.204-215, 2013, 9788843055449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governare il welfare locale attraverso la programmazione in una fase di austerità</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.17-52, 2013, 9788843055449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la gouvernance métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Roseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lefèvre; Nathalie Roseau; Tommaso Vitale (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Ville à la Métropole, Les défis de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Œil d'Or, pp.21-34, 2013, Critiques &amp; Cités, 9782913661592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just another roll of the dice: a socially creative initiative to assure Roma housing in North Western Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Membretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maccallum Diana; Mehmood Abid; Moulaert Frank; Hamdouch Abdel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Handbook on Social Innovation: Collective Action, Social Learning and Transdisciplinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.186-196, 2013, 9781782545590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla parte dei cittadini: programmazione partecipata e qualità dei servizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.103-124, 2013, 9788843055449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elusioni e delusioni. Inerzie organizzative e sfide regulative di uno strumento di politica sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Polizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmare i territori del welfare. Attori, meccanismi ed effetti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.169-204, 2013, 9788843055449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italian Intellectuals and the Promotion of Islamophobia after 9/11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgan George, Poynting Scott. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Islamophobia: Muslims and Moral Panic in the West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.47-66, 2012, 9781409431190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare le politiche a livello locale dentro il quadro di una tutela nazionale delle minoranze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuffrè, pp.1241-1260, 2011, 9788814156762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradox of Italian Associational Sector: Low Participation, High Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bassoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valori, partecipazione e produzione culturale nei circoli giovanili ARCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.19 - 26, 2011, 9788856838879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Roms ne sont pas encore prêts à se représenter eux-mêmes ! Asymétries et tensions entre groupes Roms et associations &amp;quot; gadjé &amp;quot; à Milan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Boschetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Berger; Daniel Cefai; Carole Gayet-Viaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du civil au politique. Ethnographies du vivre-ensemble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.403-429, 2011, 9789052017471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli stereotipi che ingombrano politiche e rappresentazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuffrè, pp.255-272, 2011, 9788814156762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendice. Il disegno della ricerca e le modalità di lavoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.265-271, 2011, 9788861595293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territories and Political Innovation: Success and Failure of Contentious Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Podestà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.1 - 33, 2011, 9788861595286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione. La condizione giuridica di Rom e Sinti in Italia: dall'ascolto e confronto alla proposta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuffrè, pp.1-9, 2011, 9788814156762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forza e debolezza del governo locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.227-254, 2011, 9788861595293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme per la tutela e le pari opportunità della minoranza dei rom e dei sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La condizione giuridica di Rom e Sinti in Italia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giuffrè, pp.1281-1362, 2011, 9788814156762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struttura sociale e diseguaglianze interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto Milanese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.67-86, 2011, 9788861595293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, Values and Social Basis of Northern Italian Centrifugal Regionalism. A Contextual Political Analysis of the Lega Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Centrifugal Regionalism: Comparing Flanders and Northern Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Flemish Academy of Belgium for Science and the Arts Press, pp.171-199, 2011, 9789065690845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osservare la questione settentrionale: politica della piccola città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piccolo Nord. Scelte pubbliche e interessi privati nell'Alto milanese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.5-32, 2011, 9788861595293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territori e innovazione politica: successi e fallimenti dell'azione conflittuale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Podestà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale Tommaso, Podestà Noemi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno. Conflitti locali e innovazione politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.1-33, 2011, 9788861595286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Always the Same Old Story: Spatial Segregation and Feelings of Dislike against Roma and Sinti in Large Cities and Medium-size Towns in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Disciplinary Approaches to Romany Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University Press, pp.228-253, 2011, 9786155053160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associazionismo e partecipazione: Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Biorcio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaico Italia. Lo stato del Paese agli inizi del XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.458-463, 2010, 9788856831061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partecipazione alle politiche sociali in Lombardia: arene deliberative e processi di coordinamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il modello lombardo di welfare. Continuità, riassestamenti, prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.139-158, 2010, 9788856834055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una ricerca che tiene nel tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunità e razionalizzazione. Ricerca sociologica su un caso di sviluppo industriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.7-24, 2010, 9788831799416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tempi del lavoro di cura e le disuguaglianze di genere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persone che sanno "rispondere”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.136 - 139, 2010, 9788856831016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Shared Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Can Neighbourhoods Save the City? Community Development and Social Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.81-92, 2010, 9780415485883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costruire sostenibilità per le politiche nelle città. Problemi pubblici e logiche di ricomposizione dello stato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sfide della sostenibilità. Risorse ambientali, qualità sociale, partecipazione pubblica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aracne, pp.211-231, 2010, 9788854832527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01041566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processi di marginalizzazione e meccanismi attivi di cambiamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale Tommaso, Torri Rossana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.128-149, 2009, 9788861593763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governare mediante gli sgomberi e la segregazione dei gruppi zigani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palidda, Salvatore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Razzismo democratico. La persecuzione degli stranieri in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agenzia X, pp.179-190, 2009, 9788895029276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilità e disinteresse. Come uscire dalla trappola delle policy community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crosta, Pier Luigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casi di politiche urbane. La pratica delle pratiche d'uso del territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.315-330, 2009, 9788856810295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione: elogio del possibilismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale, Tommaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.15-20, 2009, 9788843050499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comuni (in)differenti: i &amp;quot;nomadi&amp;quot; come &amp;quot;problema pubblico&amp;quot; nelle città italiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherchi Roberto, Loy Gianni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rom e sinti in Italia. Tra stereotipi e diritti negati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediesse, pp.215-242, 2009, 9788843050499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicatori per l’analisi delle ripartizioni interne al quartiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Carletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Claps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rossana Torri; Tommaso Vitale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ai margini dello sviluppo urbano. Uno studio su Quarto Oggiaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori Editore, pp.153-160, 2009, 9788861593763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflictus interruptus ou de la difficulté à innover dans l'univers institutionnel italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrel Marion; Neveu Catherine; Ion Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les intermittences de la démocratie. Formes d'action et visibilités citoyennes dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.175-198, 2009, 9782296078956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragionare per casi: dinamiche di innovazione nelle politiche locali con i rom e i sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Caruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale, Tommaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.265-288, 2009, 9788843050499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des évictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensibilités pragmatiques. Enquêter sur l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.71-92, 2009, 9789052015712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla segregazione al diritto all’abitare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brembilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tommaso Vitale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche possibili. Abitare le città con i rom e i sinti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, pp.163 - 173, 2009, 9788843050499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reti per fare rete o reti per conoscere e discutere la qualità dell'azione pubblica in un territorio?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luppi, Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coesione sociale nelle città. Azioni e relazioni nell'esperienza di due quartieri di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guerini e Associati, pp.157-164, 2009, 9788862501248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialità, mobilitazione e innovazione sociale nelle città europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anomale, Graziella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il dire e il fare: volontari creativi per il bene comune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bine editore, pp.11-21, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discorso pubblico e legittimazione dell'innovazione sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haddock S.vicari, Moulaert Frank. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigenerare la città. Pratiche di innovazione sociale nelle città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Mulino, pp.123-162, 2009, 9788815115508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impatto istituzionale dell'innovazione sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haddock, S.Vicari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigenerare la città. Pratiche di innovazione sociale nelle città europee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Mulino, pp.163-198, 2009, 9788815115508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmazione sociale: ovvia ma non per questo scontata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costa, Giacomo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La solidarietà frammentata. Le leggi regionali sul welfare a confronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.49-86, 2009, 9788861592858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beni pubblici per la sicurezza sociale: nuove vulnerabilità e impasse dell'azione politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consalvi, Fabrizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La finanziarizzazione dell'economia e la sua crisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Alegre, pp.113-131, 2008, 9788889772270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinamiche di segregazione. Ceto politico e amministrazione alla prova dei rom di nuova immigrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodari, Erica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rom, un popolo. Diritto a esistere e deriva securitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punto Rosso, pp.45-68, 2008, 9788883510960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiche locali per i rom e i sinti, fra dinamiche di consenso e effettività eugenetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amendola Mario; Bazzicalupo Laura; Chicchi Federico; Tucci Antonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolitica, bioeconomia e processi di soggettivazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quodlibet, pp.121-132, 2008, 9788874622313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia degli Istituti per minori: l'articolazione di regolazione sociale e regolazione politica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zappa, Matteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ri-fare comunità. Aprirsi a responsabilità condivise per chiudere davvero gli Istituti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.45-64, 2008, 9788846492838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité directe. Hybridations croisées entre catholiques et laïcs dans les mouvements pour la paix en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale; Tommaso; Agrikoliansky; Eric; Fillieule; Olivier; Sommier; Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La généalogie des mouvements antiglobalisation en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.187-206, 2008, 9782845869257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contestualizzare l'azione pubblica: ricerca del consenso e varietà di strumenti nelle politiche locali per i rom e i sinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale Tommaso; Bezzecchi Giorgio; Pagani Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I rom e l'azione pubblica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teti, pp.7-42, 2008, 9788870390377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01037973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olinda, o della difficile costruzione di un pubblico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Pellizzoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democrazia locale : apprendere dall'esperienza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Trieste, pp.133 - 140, 2007, 9788889825051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione (Preface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boltanski, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La condizione fetale: una sociologia della generazione e dell'aborto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feltrinelli, pp.5-12, 2007, 9788807104121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripensare la contabilità sociale. Il bilancio sociale, uno strumento di azione pubblica per l'integrazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA. VV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMES, pp.59-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tensioni tra partecipazione e rappresentanza ed i dilemmi dell'azione collettiva nelle mobilitazioni locali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vitale Tommaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In nome di chi? Partecipazione e rappresentanza nelle mobilitazioni locali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.9-40, 2007, 9788846485403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflitti urbani e spazi pubblici: tensioni fra partecipazione e rappresentanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Segatori Roberto, Barbieri Giovanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutamenti della politica nell'Italia contemporanea. Governance, democrazia deliberativa e partecipazione politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino, pp.159-173, 2007, 9788849819007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom e sinti, una galassia di minoranze senza territorio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Dell'Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amiotti Gabriella, Rosina Alessandro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identità ed integrazione. Passato e presente delle minoranze nell'Europa mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni FrancoAngeli, pp.123-145, 2007, 9788846482457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tensioni tra partecipazione e rappresentanza e i dilemmi dell’azione collettiva nelle mobilitazioni locali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In nome di chi? Partecipazione e rappresentanza nelle mobilitazioni locali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Franco Angeli, pp.9 - 40, 2007, 9788846485403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Piani di zona, luoghi dell'intelligenza?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUSER, pp.23-138, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione de AA. VV., I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA. VV., I piani di zona come strumenti di integrazione. Le sfide per il terzo settore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUSER Editore, pp.7 - 12, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contrattualizzazione delle politiche sociali e il welfare locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci; L. Bifulco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politiche sociali. Temi e prospettive emergenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-100, 2005, 9788843032860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbassare la soglia - confini ed apprendimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bifulco, Lavinia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il genius loci del welfare. Strutture e processi della qualità sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Officina, pp.136-149, 2003, 9788887570533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiche attive del lavoro e sviluppo di mercati sociali - i dilemmi locali della regolazione pubblica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ranci, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mercato sociale dei servizi alla persona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci, pp.119-143, 2001, 9788843020188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme organizzative del terzo settore e qualità sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lagrave, Rose-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le organizzazioni nel nuovo Welfare: l'approccio sociologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maggioli, pp.113-130, 2001, 9788838719899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas and the City: The Unacknowledged Urban Life of his Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/9b3tj_v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diritto all’abitare: per città più inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cafora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Lareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20252.67200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla ricerca applicata all’intervento contro la deprivazione alimentare durante la pandemia COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Stasolla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 13 p. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31235/osf.io/nzkg4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distanziati ma vicini: la solidarietà ai tempi della COVID-19. Intervista a Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violenze anti-rom a Parigi. Le dicerie fanno male (e non è un modo di dire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla diceria alla violenza: attacchi razzisti ai rom nella periferia di parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raid, spari e pestaggi contro i rom in Francia: quando una fake news diffusa sui social scatena l’odio razzista</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis des métropoles : ce qui est gouverné et ne l’est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austerità e tagli alle politiche socio-assistenziali, esplodono le critiche alla programmazione sociale di zona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution scientifique en sociologie urbaine : Retour sur Great American City. Chicago and the Enduring Neighborhood Effect de Robert J. Sampson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11771.22564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French crack down on Roma gangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03392430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing Artificial Intelligence as a Policy Instrument in Urban Climate Action: Practitioners' Perspectives from Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josefine Hintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Kaack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoriality and Social Conflict in Urban Roma Communities in Portugal: Mechanisms and Policy Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporary Shelters and Roma Housing Inclusion: Policy Learning in Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite est-elle le porte-voix du malaise des quartiers populaires ? Le mythe des campagnes pour le logement social de Casapound en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Froio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Castelli Gattinara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétition entre l'Europe et ses États en matière de libre circulation : le cas des Bulgares et des Roumains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Casella Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing the large metropolis. A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right to Housing. Policies to Decommodify and Revive the Right to Housing in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cafora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Lareno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Giangiacomo Feltrinelli. 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Città attrattive, economie di agglomerazione e nuove opportunità per lo sviluppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European House Ambrosetti. 2024, pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefazione. La questione energetica al cuore della politica delle città</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European House – Ambrosetti. 2023, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piégés dans un taudis ? Discrimination et privation des Roms en matière de logement dans les villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po, Urban School; Sciences Po - Institut d'études politiques de Paris. 2022, https://www.sciencespo.fr/centre-etudes-europeennes/fr/actualites/le-mal-logement-de-la-communaute-roms-dans-cinq-villes-europeennes/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prinși în capcană? Privarea și discriminarea privind dreptul la locuire a romilor în orașele europene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Sciences Po, CEE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped in a hovel? Roma Housing Discrimination and Deprivation in European Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po Ecole Urbaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Atrapados en un agujero? Discriminación y privación de vivienda de las personas gitanas en ciudades europeas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Centre d'études européennes et de politique comparée; Sciences Po Ecole Urbaine. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrappolati in un tugurio. Discriminazione e deprivazione abitativa dei Rom nelle città europee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études européennes et de politique comparée; Sciences Po, Urban School. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van kiút a cigánytelepekről? Roma lakhatási diszkrimináció és depriváció európai városokban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po, Centre d'études européennes et de politique comparée; Sciences Po, Urban School. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il come, non solo il cosa!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSV Lazio, Roma, Italia. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma: Oltre le baraccopoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Careri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ciniero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Formica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Associazione 21 Luglio. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l’eau potable dans les pays en développement : Les composantes des systèmes tarifaires à visée sociale et leurs réels impacts sur les populations cibles. Comment mettre en place un véritable tarif social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Le Gaudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Roffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sutra del Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] (Re)sources – water&amp;energy network for development. 2013, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Growth in Asian Metropolis. Preliminary Literature Review and Research Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre d'études européennes. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom, Sinti e Caminanti nelle Provincie lombarde, a Verbania e Novara. Problemi, tensioni e risorse per una programmazione strategica di interventi sociali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondazione Cariplo. 2011, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famiglie, corsi di vita e accoglienza. Spazi e opportunità di solidarietà in contesto urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom e sinti in Italia. Condizione sociale e linee di politica pubblica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi e come governa l’Alto milanese? Storia, contesto e tecniche di ricerca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondazione Iniziative Sociali Canegrantesi. 2009, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte anti-discriminatoire et politique de la mesure en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] European Commission. 2008, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Welfare Systems in Italy. Comparing two Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mozzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Union. 2008, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case of Lombardy Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crippa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Monteleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mozzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2008, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2007, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Devices in Action. A research strategy for analyzing normative resources in a capability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Bifulco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ota de Leonardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Mozzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Union. 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening the Psychiatric Hospital and Bringing the City Inside. Contradiction and Reflexivity in a Case of Urban Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Social Science Research Network. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’educazione alla cittadinanza nelle scuole superiori. La varietà degli strumenti didattici e l’importanza di una loro articolazione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animazione Sociale. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation by Incentives: Analytical Tools for a Very Local Approach. An Institutional Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Emmeneger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Department of Health Service Provision – OSD, World Health Organization. 2004, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma in European Cities. The Contentious Embeddedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Political science. Sciences Po, CEE, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04047337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId567"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -31776,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBB364B8"/>
+    <w:nsid w:val="888D3FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31924,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EBF9462"/>
+    <w:nsid w:val="4AD599EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32158,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-vitale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0901-5754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148000096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Midulla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stasolla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2026.103714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/m8fkp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03264799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Morelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piolatto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2021.1886855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santoro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5815" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vacca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ca&#241;arte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1903305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alteri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Parks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Raffini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v14i1p01" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2020.1736993" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo del Fabbro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/2450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loannoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroda Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Elliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03352-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03079654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420973596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22804250v8i1p29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bravi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v4i1.18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491451v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grifone Baglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/SMP-18294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1425/84069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/tr2015-074001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491546v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v6i10.31329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/235018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01114055v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.144.0035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tajani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2014.887138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2013-101011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PACO2012-003001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024573v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024558v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972951v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Claps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arrigoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053004v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8220" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024246v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045187v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.523.0603" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182421v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022675v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022671v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767050v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052797v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ripamonti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742830902770282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600655v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Torri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022201v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114847" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Andretta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cirulli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Nardis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mingione" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabara Borlini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021482v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.037.0009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021419v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021417v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045192v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279406009895" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91989D97B5B2E9BBCBEC4B0BCD3CD2A3441B64F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021115v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70638" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020973v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020648v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70335" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70351" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017788v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.023.0146" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.019.0075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044908v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Buffault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385986v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17606.38726" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297158v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385985v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600652v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978154v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600649v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600654v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600653v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600661v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600675v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600671v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600658v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600637v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600640v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600645v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427544v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csvnet.it/phocadownload/pubblicazioni/InstantBookFuturoProssimo/istant_vitale.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613022v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613018v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761736v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Caltabiano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Zucca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Biorcio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767044v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Podest&#224;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183971v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088736v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767048v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Simoni" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549945v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatorre Palidda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aebi Marcelo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Albrecht" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bazzaco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bosworth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183997v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189309v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bezzecchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pagani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786780v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9_3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cafora" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Ferri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/collaborare-e-abitare/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613038v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/39390/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761811v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588074v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/city-divide/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762698v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786913v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18758.69444" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aggiornamentisociali.it/articoli/che-cosa-ci-tiene-uniti-per-una-grammatica-della-partecipazione/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380948v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taueditrice.it/libro/oltre-il-campo/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186677v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvana Pais" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186676v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189274v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01714093v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713680v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713667v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767033v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53477-0_13" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767035v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Giorgi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190374v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Anzivino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Caruso" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767036v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190377v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495505v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190372v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495497v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495496v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491548v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087571v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054022v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Membretti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044560v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044563v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044557v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973108v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044562v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044541v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054019v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972956v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044422v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491555v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044424v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Migliavacca" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054017v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054018v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491429v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassoli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972810v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschetti" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044408v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044425v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044416v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044418v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041750v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190380v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041576v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041444v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041603v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041566v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767049v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carletti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053980v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053977v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038096v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600612v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brembilla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038098v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038127v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038128v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038117v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038084v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038094v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038091v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038092v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038119v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037989v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037986v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037970v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037967v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037964v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037973v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032450v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032445v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032448v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032443v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053956v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767053v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826212v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027777v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027595v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027599v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/9b3tj_v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535753v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lareno" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20252.67200" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888729v2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/nzkg4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888736v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189129v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189135v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189132v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02100019v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189314v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392430v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853366v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11771.22564" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521488v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josefine Hintz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kaack" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853891v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535933v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888860v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Castelli Gattinara" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070523v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627652v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838268v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881506v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864013v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612170v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620622v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655738v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607613v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607610v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607616v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767042v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Careri" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cellamare" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fiorucci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Formica" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491552v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Auby" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Gaudu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roffo" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sutra del Galy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491551v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408125v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070791v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064419v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615298v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616676v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crippa" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Monteleone" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616671v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616647v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800764v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495485v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Emmeneger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04047337v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-vitale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0901-5754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148000096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XzYe_XUAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mascia Turri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10780874261441878" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Midulla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Stasolla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2026.103714" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/m8fkp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03264799v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pratschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Morelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Piolatto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2021.1886855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Barbera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santoro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.5815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03263646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vacca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ca&#241;arte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2021.1903305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Alteri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Parks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Raffini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v14i1p01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2020.1736993" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02456271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loannoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroda Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Elliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03352-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo del Fabbro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23744/2450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03079654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420973596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02965749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22804250v8i1p29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bravi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v4i1.18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Polizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491451v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grifone Baglioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/SMP-18294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Tosi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1425/84069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aguilera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01400570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/tr2015-074001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.348.0068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/235018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491546v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/ns.v6i10.31329" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01011467v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.051.0061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01114055v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.144.0035" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02282182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Didier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tajani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2014.887138" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01025044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2013-101011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053714v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/PACO2012-003001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8220" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Claps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arrigoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024246v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045187v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.523.0603" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02182421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ripamonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022671v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742830902770282" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022680v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Torri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Andretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cirulli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio de Nardis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01022179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767051v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Mingione" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barabara Borlini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021482v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.037.0009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0105" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021416v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Bifulco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vando Borghi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ota de Leonardis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01045192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0047279406009895" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A91989D97B5B2E9BBCBEC4B0BCD3CD2A3441B64F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70638" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020649v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centemeri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.033.0194" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01020049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018178v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70351" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01018182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/70335" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01017788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.023.0146" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01016961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.019.0075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01071336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lukasik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vincent-Buffault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853525v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385980v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385992v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17606.38726" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297158v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385985v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600673v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600626v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385973v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385846v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600654v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600629v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600639v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600653v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600642v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600621v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600646v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600671v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600640v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427544v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csvnet.it/phocadownload/pubblicazioni/InstantBookFuturoProssimo/istant_vitale.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613022v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761736v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Caltabiano" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Zucca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190383v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Biorcio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491549v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767044v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189308v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Podest&#224;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088736v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Simoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549945v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatorre Palidda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aebi Marcelo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Albrecht" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Bazzaco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Bosworth" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183997v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189309v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bezzecchi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pagani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189307v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786780v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9_3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588074v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cafora" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/collaborare-e-abitare/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613038v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588080v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordana Ferri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/39390/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761811v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627801v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Ando" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/actualite/la-cncdh-publie-le-rapport-2023-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/r7f2m" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613035v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondazionefeltrinelli.it/scopri/city-divide/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786913v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18758.69444" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677561v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aggiornamentisociali.it/articoli/che-cosa-ci-tiene-uniti-per-una-grammatica-della-partecipazione/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627626v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/sites/default/files/2024-06/CNCDH_Rapport_Racisme_2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566018v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607621v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833508v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/rapport/285728-la-lutte-contre-le-racisme-l-antisemitisme-et-la-xenophobie-annee-2021" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380948v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426003v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cncdh.fr/fr/publications/rapport-2020-sur-la-lutte-contre-le-racisme-lantisemitisme-et-la-xenophobie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taueditrice.it/libro/oltre-il-campo/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978129v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978128v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978123v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978124v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978126v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvana Pais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02118705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02188338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189589v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186676v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189274v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Emilio Chesta" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189571v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189587v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189574v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713680v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01714093v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767029v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189141v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01713667v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767030v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767033v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53477-0_13" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01515881v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491430v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond King" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767035v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Giorgi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294562v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02385343v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348779v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190377v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Caruso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409297v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409296v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495505v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631409v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190374v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Anzivino" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767036v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190372v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495497v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978183v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409298v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495496v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409295v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408450v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408443v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491548v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408453v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384001v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408451v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408449v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409599v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409605v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409601v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409602v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01087571v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409604v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02409606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973108v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044563v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044557v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054022v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Membretti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044560v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044562v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044541v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054018v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491429v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bassoli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972810v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972956v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044422v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491555v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01054017v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Migliavacca" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044408v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044425v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044416v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01044418v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041576v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041444v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02190380v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041603v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01041566v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038128v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038117v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038098v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038085v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767049v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Carletti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053980v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053977v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038096v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600612v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brembilla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038084v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038094v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038091v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038092v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01038119v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037986v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037989v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037970v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037967v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037964v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01037973v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600617v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032450v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032445v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032443v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053956v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767053v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01053325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600660v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826212v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027777v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01027599v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556912v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/9b3tj_v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535753v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Lareno" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20252.67200" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888729v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/nzkg4" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888736v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189129v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189135v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189132v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02100019v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02189314v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11771.22564" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392430v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521488v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josefine Hintz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kaack" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853891v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535933v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888860v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Castelli Gattinara" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627652v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838268v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881506v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864013v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655738v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612170v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620622v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607613v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607610v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607616v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01767042v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Careri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cellamare" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fiorucci" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Formica" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491552v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Auby" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Le Gaudu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Roffo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sutra del Galy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491551v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Matsumoto" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408125v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070791v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01064419v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615298v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616676v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crippa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Monteleone" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mozzana" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616957v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616671v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616647v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800764v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01495485v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Emmeneger" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04047337v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>