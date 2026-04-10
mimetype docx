--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -837,285 +837,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
+                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
+              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549133v1</w:t>
+                <w:t xml:space="preserve">hal-05549100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
+                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche autour du &amp;quot;Festival Internazionale del Teatro Universitario&amp;quot; (FITU) de Parme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open Historiographic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donatella Orecchia, Roberta Gandolfi, Francesca Bortoletti, Giulia Govi Cavani, Tancredi Gusman, Eleonora Luciani, Arianna Morganti, Tommaso Zaccheo, Oct 2025, Rome (Università di Roma “Tor Vergata”), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549100v1</w:t>
+                <w:t xml:space="preserve">hal-05549179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche autour du &amp;quot;Festival Internazionale del Teatro Universitario&amp;quot; (FITU) de Parme</w:t>
+                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open Historiographic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Donatella Orecchia, Roberta Gandolfi, Francesca Bortoletti, Giulia Govi Cavani, Tancredi Gusman, Eleonora Luciani, Arianna Morganti, Tommaso Zaccheo, Oct 2025, Rome (Università di Roma “Tor Vergata”), France</w:t>
+              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549179v1</w:t>
+                <w:t xml:space="preserve">hal-05549133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotta e teatro a Bari negli anni “post Pantera”. Il caso di Fucine meridionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatro negli spazi della controcultura (1989-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roberta Ferraresi, Samantha Marenzi et Gabriele Sofia, May 2024, Roma Tre University, France</w:t>
+              <w:t xml:space="preserve">, Roberta Ferraresi, Samantha Marenzi et Gabriele Sofia, May 2025, Roma Tre University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1470,51 +1470,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04700691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1806,185 +1806,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Planchon et L’Arche : pour une micro-histoire d’un discours [d]’amoureux</w:t>
+                <w:t xml:space="preserve">Introduction à l'ouvrage collectif Patrimoines en Arts et Médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trepier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Arche Éditeur. Le théâtre à une échelle transnationale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-105, 2021, 9791032002940</w:t>
+              <w:t xml:space="preserve">Patrimoines en Arts et Médias. Transmission, médiations redécouvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-45844-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168674v1</w:t>
+                <w:t xml:space="preserve">hal-05536512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Planchon et L’Arche : pour une micro-histoire d’un discours [d]’amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Baillet; Nicole Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Arche Éditeur. Le théâtre à une échelle transnationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-Marseille Université Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-105, 2021, 9791032002940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre dans la Cité (1957-1959). Un bulletin-programme pour “en un mot […] informer”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Décentralisation théâtrale en revues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-406-12008-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12008-7.p.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1994,114 +2076,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Planchon et ses théâtres (1949-1987). Enquête sur un metteur en scène, directeur et auteur de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de la Sorbonne nouvelle - Paris III, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022PA030106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04241608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2169,51 +2251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86629525"/>
+    <w:nsid w:val="44C432A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2400,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>