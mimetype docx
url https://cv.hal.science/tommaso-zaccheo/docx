--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -837,303 +837,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
+                <w:t xml:space="preserve">Lotta e teatro a Bari negli anni “post Pantera”. Il caso di Fucine meridionali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">Teatro negli spazi della controcultura (1989-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roberta Ferraresi, Samantha Marenzi et Gabriele Sofia, May 2025, Roma Tre University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549100v1</w:t>
+                <w:t xml:space="preserve">hal-05549108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche autour du &amp;quot;Festival Internazionale del Teatro Universitario&amp;quot; (FITU) de Parme</w:t>
+                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open Historiographic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Donatella Orecchia, Roberta Gandolfi, Francesca Bortoletti, Giulia Govi Cavani, Tancredi Gusman, Eleonora Luciani, Arianna Morganti, Tommaso Zaccheo, Oct 2025, Rome (Università di Roma “Tor Vergata”), France</w:t>
+              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549179v1</w:t>
+                <w:t xml:space="preserve">hal-05549133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
+                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche autour du &amp;quot;Festival Internazionale del Teatro Universitario&amp;quot; (FITU) de Parme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
+              <w:t xml:space="preserve">The Prism of Festivals in Theatre and Performance Studies. Open Historiographic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Donatella Orecchia, Roberta Gandolfi, Francesca Bortoletti, Giulia Govi Cavani, Tancredi Gusman, Eleonora Luciani, Arianna Morganti, Tommaso Zaccheo, Oct 2025, Rome (Università di Roma “Tor Vergata”), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549133v1</w:t>
+                <w:t xml:space="preserve">hal-05549179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotta e teatro a Bari negli anni “post Pantera”. Il caso di Fucine meridionali</w:t>
+                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teatro negli spazi della controcultura (1989-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roberta Ferraresi, Samantha Marenzi et Gabriele Sofia, May 2025, Roma Tre University, France</w:t>
+              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549108v1</w:t>
+                <w:t xml:space="preserve">hal-05549100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Planchon entre George Dandin et L’Avare : une traversée de Molière et du théâtre</w:t>
               </w:r>
@@ -2251,51 +2251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44C432A1"/>
+    <w:nsid w:val="50BD1171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2482,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>