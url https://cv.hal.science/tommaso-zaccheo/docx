--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -906,96 +906,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
+                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
+              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549133v1</w:t>
+                <w:t xml:space="preserve">hal-05549100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des premiers résultats de la recherche autour du &amp;quot;Festival Internazionale del Teatro Universitario&amp;quot; (FITU) de Parme</w:t>
               </w:r>
@@ -1044,96 +1044,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets de spectacles en textes et en images : trois exemples de programmes de théâtre dans le Théâtre de la deuxième moitié du XXe siècle</w:t>
+                <w:t xml:space="preserve">Le cas Transforme (ex New Settings) : un festival dans ses Cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Zaccheo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les programmes de théâtre : des imprimés éphémères à la source historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clarisse Bardiot (Université Rennes 2), Jan 2025, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">Festivals et jeunes générations : défis, opportunités, écueils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549100v1</w:t>
+                <w:t xml:space="preserve">hal-05549133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Planchon entre George Dandin et L’Avare : une traversée de Molière et du théâtre</w:t>
               </w:r>
@@ -2251,51 +2251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50BD1171"/>
+    <w:nsid w:val="0E5BA1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2482,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tommaso-zaccheo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4668-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204https://www.idref.fr/204540410540410" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Zaccheo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Sacchettini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ivz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bataillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Delaunay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.2085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1063&amp;amp;t=roger-planchon-et-ses-th-eacute-acirc-tres-1949-1987-" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trepier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Haye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Camargo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libri.unimi.it/index.php/studiteatrali/catalog/view/256/1130/2671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/st.256.c541" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12008-7.p.0079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04241608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>