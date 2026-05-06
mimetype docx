--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> TOMMY MESSAOUDI </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -66,1707 +75,1802 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
-[...991 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse semi-automatique des nuages de points: Vers une aide à la décision pour l’identification des pertes de matières sur les fortifications bastionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des LaBeaus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthode d'analyse semi-automatique dédiée à l'observation scientifique de l'état de conservation du patrimoine architectural: cas des fortifications bastionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBANIA : Valorisation numérique des maquettes historiques de villes dédiées à des usages adaptatifs et innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction géométrique sémantique basée sur les connaissances d'artefacts patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526748v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la détection d'altération à partir d'algorithmes d'analyse multi-descripteurs appliqués aux nuages de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologie, Architecture et HBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature Review on Semantic Enrichment of BIM Models to Consider Occupational Health and Safety Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahenina Remiel Feno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Savescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCCBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada. pp.391-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84208-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building Information Model and Safety Requirements for Spatial Program Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahenina Remiel Feno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.484-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la donnée à la connaissance pour l'analyse de la conservation du patrimoine culturel bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Humanités numériques et archives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Henri-Poincaré (AHP-PReST, UMR 7117), Apr 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des plans-reliefs : le projet ANR URBANIA, le projet plan-relief Grand-Verdun et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nancy; MAP-Crai, Jun 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge-Based Framework for Automatic Semantisation and Reconstruction of Military Architecture on City-Scale Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.369-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-369-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets de numérisation des plans-reliefs de l’UMR MAP Nancy et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) plurielle(s) et actuelle(s) d’une collection singulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion; Palais des Beaux-Arts de Lille, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01526748v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.22470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03645267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontological model for the reality-based 3D annotation of heritage building conservation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1776,296 +1880,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 1 Tangible Chronology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 2 Virtual Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559706v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 2 Virtual Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 1 Tangible Chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559684v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une ontologie de domaine dédiée à l’annotation d’images spatialisées pour le suivi de la conservation du patrimoine culturel bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. École Nationale Supérieure des Arts et Métiers, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ENAM0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01628391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2212,51 +2316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-369-2019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526748v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01628391v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENAM0021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526748v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-369-2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01628391v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENAM0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>