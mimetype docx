--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -75,1542 +75,1542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature Review on Semantic Enrichment of BIM Models to Consider Occupational Health and Safety Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahenina Remiel Feno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Savescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCCBE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada. pp.391-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-84208-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la détection d'altération à partir d'algorithmes d'analyse multi-descripteurs appliqués aux nuages de points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Petitpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologie, Architecture et HBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building Information Model and Safety Requirements for Spatial Program Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahenina Remiel Feno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.484-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la donnée à la connaissance pour l'analyse de la conservation du patrimoine culturel bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Humanités numériques et archives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Henri-Poincaré (AHP-PReST, UMR 7117), Apr 2022, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les projets de numérisation des plans-reliefs de l’UMR MAP Nancy et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) plurielle(s) et actuelle(s) d’une collection singulière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Historiques du Septentrion; Palais des Beaux-Arts de Lille, Nov 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des plans-reliefs : le projet ANR URBANIA, le projet plan-relief Grand-Verdun et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nancy; MAP-Crai, Jun 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge-Based Framework for Automatic Semantisation and Reconstruction of Military Architecture on City-Scale Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.369-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-369-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Ontology for Annotating Degradation Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge-based approach for the 3D modeling of masonry structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laying the foundations for an information system dedicated to heritage building degradation monitoring based on the 2D/3D semantic annotation of photographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROGRAPHICS Workshops on Graphics and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Darmstadt, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/gch.20141315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse semi-automatique des nuages de points: Vers une aide à la décision pour l’identification des pertes de matières sur les fortifications bastionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des LaBeaus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthode d'analyse semi-automatique dédiée à l'observation scientifique de l'état de conservation du patrimoine architectural: cas des fortifications bastionnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Petitpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales Nationales en Architecture et en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBANIA : Valorisation numérique des maquettes historiques de villes dédiées à des usages adaptatifs et innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ENCCA 2018 (Environnements Numériques pour la Conception et la Collaboration en Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction géométrique sémantique basée sur les connaissances d'artefacts patrimoniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526748v2</w:t>
-              </w:r>
-[...1086 lines deleted...]
-                <w:t xml:space="preserve">hal-01410213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1641,77 +1641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie de domaine pour l’analyse de l’état de conservation du bâti patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1771,64 +1771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.100-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,177 +1888,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 2 Virtual Models</w:t>
+                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 1 Tangible Chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559684v1</w:t>
+                <w:t xml:space="preserve">hal-04559706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 1 Tangible Chronology</w:t>
+                <w:t xml:space="preserve">Studying and explaining architectural heritage: from digital to physical models. Part 2 Virtual Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559706v1</w:t>
+                <w:t xml:space="preserve">hal-04559684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2316,51 +2316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526748v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-369-2019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01628391v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENAM0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Moalla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Messaoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Savescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Halin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84208-5_31" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Petitpas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Chaabane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-369-2019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419528" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20141315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Humbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526748v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.05.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01628391v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ENAM0021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>