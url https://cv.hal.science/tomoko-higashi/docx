--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2158,50 +2158,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02446350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">依頼行為におけるバリエーション－学習者コーパスから</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本語・日本語教育研究会 Journée d'étude linguistique et didactique du japonais langue étrangère « 日本語のバリエ―ションと日本語教育 » « Les différents modes d'expression de la langue japonaise et leur place dans l'enseignement du japonais langue étrangère »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEJ, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中等教育・高等教育・社会を結ぶ評価とは―バカロレア日本語試験からの考察</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICJLE 2018 Conference- ヨーロッパ中等日本語教育とCEFR－外国語教育の意義と世界市民の育成 Secondary-level Japanese Language Education in Europe and CEFR － Significance of Foreign Language Education and Global Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 日本語教育学会,, Aug 2018, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CEFRに基づいたオンライン日本語テストの開発と分析―ヨーロッパの学習者を対象として</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2210,195 +2348,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ヴェネツィア2018年日本語教育国際研究大会 Venezia ICJLE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of japanese language teachers in Europe; 日本語教育学会; Global Network for Japanese Language Education; CA' FOSCARI UNIVERSITY OF VENICE, Aug 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910444v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01910442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La requête et le refus : une approche pragmatique contrastive à partir d'un corpus d'apprenants</w:t>
               </w:r>
@@ -2447,50 +2447,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseignement-apprentissage des kanji à l'UGA -LEA et LANSAD - Table ronde &amp;quot;enseignement et apprentissage des kanji à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème colloque sur l'enseignement du japonais en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEJF; Inalco, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Developping a Japanese test for a multilingual online assessment system : Towards an action-oriented approach to Japanese instruction in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2499,126 +2568,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTE "Learning and Assessment: making the connection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALTE, May 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987122v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours cognitifs chez des étudiants lors de la passation du test pilote SELF japonais - À partir du protocole think aloud</w:t>
               </w:r>
@@ -3823,50 +3823,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces social, quotidien, familial et personnel – analyse du discours et sociolinguistique sur les couples dans les séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oshima Hiroko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire "Territoire(s) et genre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre européen d'études japonaises d'Alsace, Dec 2011, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CEFR B1レベルの言語活動・能力を考えるプロジェクト‐その多面的アプローチとやりとり場面の語彙使用からの考察 ( Project sur les activités langagières et les compétences du niveau B1 du CECRL – son approche pluridimensionnelle et réflexion à partir de l’utilisation lexicale dans une interaction orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3875,139 +3957,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 16th Japanese Language Symposuim in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Japaese Language Teachers in Europe (AJE), Aug 2011, Talinn, Estonia. pp.126-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911708v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01911153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">相互行為における日本語学習者のストラテジー再考‐基礎段階の言語使用者から独立した言語使用者の移行に注目して (Stratégies des apprenants de japonais dans une interaction – transition du utilisateur élémentaire vers l’utilisateur indépendant)</w:t>
               </w:r>
@@ -4956,220 +4956,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces social, quotidien, familial et personnel – analyse du discours et sociolinguistique sur les couples dans les séries télévisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oshima Hiroko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mères isolées : vers une réévaluation positive ? Analyse des discours se rapportant aux mères célibataires dans des séries télévisées et des films récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Oshima Hiroko</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STEREOTYPE DE LA « MAUVAISE FEMME/MAUVAISE MERE » DANS LE DISCOURS : ANALYSE A PARTIR DES DRAMA ET DES FILMS JAPONAIS CONTEMPORAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5963,51 +5963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Kondoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pizziconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02872879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sakurai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshima Hiroko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuro Oguma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Oda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yumiko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Sato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaoko Suilzberger-Miki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Kondoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pizziconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02872879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sakurai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshima Hiroko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuro Oguma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Oda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yumiko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Sato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaoko Suilzberger-Miki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>