--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -2158,247 +2158,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02446350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CEFRに基づいたオンライン日本語テストの開発と分析―ヨーロッパの学習者を対象として</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ヴェネツィア2018年日本語教育国際研究大会 Venezia ICJLE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of japanese language teachers in Europe; 日本語教育学会; Global Network for Japanese Language Education; CA' FOSCARI UNIVERSITY OF VENICE, Aug 2018, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">依頼行為におけるバリエーション－学習者コーパスから</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日本語・日本語教育研究会 Journée d'étude linguistique et didactique du japonais langue étrangère « 日本語のバリエ―ションと日本語教育 » « Les différents modes d'expression de la langue japonaise et leur place dans l'enseignement du japonais langue étrangère »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEJ, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中等教育・高等教育・社会を結ぶ評価とは―バカロレア日本語試験からの考察</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICJLE 2018 Conference- ヨーロッパ中等日本語教育とCEFR－外国語教育の意義と世界市民の育成 Secondary-level Japanese Language Education in Europe and CEFR － Significance of Foreign Language Education and Global Citizenship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 日本語教育学会,, Aug 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910442v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01910444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La requête et le refus : une approche pragmatique contrastive à partir d'un corpus d'apprenants</w:t>
               </w:r>
@@ -2447,342 +2447,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developping a Japanese test for a multilingual online assessment system : Towards an action-oriented approach to Japanese instruction in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALTE "Learning and Assessment: making the connection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTE, May 2017, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseignement-apprentissage des kanji à l'UGA -LEA et LANSAD - Table ronde &amp;quot;enseignement et apprentissage des kanji à l'ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque sur l'enseignement du japonais en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEJF; Inalco, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Developping a Japanese test for a multilingual online assessment system : Towards an action-oriented approach to Japanese instruction in Europe</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">行動主義にもとづいたヨーロッパにおける日本語オンラインテストの開発 ―新しい評価基準をめざして―</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Shirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Nagata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALTE "Learning and Assessment: making the connection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALTE, May 2017, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">the 7th International Conference on Computer Assisted Systems For Teaching &amp; Learning Japanese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASTEL/J, Aug 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours cognitifs chez des étudiants lors de la passation du test pilote SELF japonais - À partir du protocole think aloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner, apprendre, évaluer le japonais avec une perspective du CECRL – quel enjeu pour les nouvelles pratiques pédagogiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Innovalangues, UGA, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987125v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01910452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランスの教育制度におけるCEFRに基づく言語教育と評価</w:t>
               </w:r>
@@ -3176,385 +3176,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">家族の成員同士のコンフリクト的状況におけるインターアクション ―語用論と談話分析の観点から(Interactions in conflict situation among family members -from pragmatics and discourse perspective)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International: Japonais oral en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Apr 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">コミュニケーションとしての実務翻訳 ―関連性理論の観点から活動、評価を考える― (Practical translation as communication act: activities and assessment from a relevance-theoric point of view )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 18th Japanese language Symposium in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Japanese Language Teachers in Europe (AJE), Aug 2014, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">人から人への働きかけに関する動詞表現の問題―特に発話者に向かう求心的な行為と視点について</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de linguistique japonaise « Analyse des erreurs commises par les étudiants français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEJ, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEFR B1レベル評価基準への提言―学習者の言語活動データからの考察― (Suggestion pour le critère d'évaluation du niveau B1 CEFRL - réflexion à partir des données d'activités langagières des apprenants)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoko Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 17th Japanese Language Symposium in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une description du sentiment de « tereru (se sentir gêné) » à partir d’un double corpus – du point de vue de la pragmatique interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Les sentiments à travers les corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Poiriers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910474v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01911671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les jeunes parlent du mariage : analyse narrative et interactionnelle du discours sur le genre</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1レベルの産出活動におけるモダリティ表現 (Expressions de modalité dans les activités de production au niveau B1 CECRL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 1st Worsqhop : Japanese Language Education in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Japanese language Teachers in Europe (AJE), Aug 2012, London, United Kingdom. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3823,191 +3823,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CEFR B1レベルの言語活動・能力を考えるプロジェクト‐その多面的アプローチとやりとり場面の語彙使用からの考察 ( Project sur les activités langagières et les compétences du niveau B1 du CECRL – son approche pluridimensionnelle et réflexion à partir de l’utilisation lexicale dans une interaction orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoko Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 16th Japanese Language Symposuim in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Japaese Language Teachers in Europe (AJE), Aug 2011, Talinn, Estonia. pp.126-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espaces social, quotidien, familial et personnel – analyse du discours et sociolinguistique sur les couples dans les séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire "Territoire(s) et genre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre européen d'études japonaises d'Alsace, Dec 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911153v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01911708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">相互行為における日本語学習者のストラテジー再考‐基礎段階の言語使用者から独立した言語使用者の移行に注目して (Stratégies des apprenants de japonais dans une interaction – transition du utilisateur élémentaire vers l’utilisateur indépendant)</w:t>
               </w:r>
@@ -4962,51 +4962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces social, quotidien, familial et personnel – analyse du discours et sociolinguistique sur les couples dans les séries télévisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mères isolées : vers une réévaluation positive ? Analyse des discours se rapportant aux mères célibataires dans des séries télévisées et des films récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5125,51 +5125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEREOTYPE DE LA « MAUVAISE FEMME/MAUVAISE MERE » DANS LE DISCOURS : ANALYSE A PARTIR DES DRAMA ET DES FILMS JAPONAIS CONTEMPORAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oshima Hiroko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5399,51 +5399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1 言語活動・能力を考えるプロジェクト ２０１３年度活動報告書</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1 言語活動・能力を考えるプロジェクト ２０１２年度活動報告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5557,51 +5557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1 言語活動・能力を考えるプロジェクト 2011年度活動報告書</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,51 +5649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1能力言語活動プロジェクト(Projet pour sur les cpmpétences et activités langagières du niveau B1CECRL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Japan Foundation Maison de culture du Japon à Paris. 2011, pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEFR B1 言語活動・能力を考えるプロジェクト 2010年度活動報告書</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoko Sakurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Higashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5963,51 +5963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Kondoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pizziconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02872879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sakurai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshima Hiroko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuro Oguma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Oda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yumiko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Sato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaoko Suilzberger-Miki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908208v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Shirota" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910440v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908195v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.9640.jp/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Kondoh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chika Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pizziconi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02872879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018268v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Nagata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sakurai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911153v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oshima Hiroko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuro Oguma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Oshima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Oda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Yumiko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Sato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaoko Suilzberger-Miki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017401v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>