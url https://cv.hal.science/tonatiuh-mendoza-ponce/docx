--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -100,693 +100,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t>
+                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salameh</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Domingues</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t>
+              <w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528769v1</w:t>
+                <w:t xml:space="preserve">hal-05000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Imen Turki</w:t>
+                <w:t xml:space="preserve">E. Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ojeda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy Price</w:t>
+                <w:t xml:space="preserve">A. Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361013v1</w:t>
+                <w:t xml:space="preserve">hal-05360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos López Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T. Mendoza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Salameh</w:t>
+                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.104379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360997v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04963241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of wave run–up on a macrotidal beach for assessing coastal flooding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Resilience in Coastal Systems: A Comprehensive Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos López Solano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Ernesto Tonatiuth Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel David Gutiérrez Barceló</w:t>
+                <w:t xml:space="preserve">Gabriela Medellín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Selvam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
+                <w:t xml:space="preserve">Timothy Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.104379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (11), pp.2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse13112113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04963241v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based flood mapping of coastal floods: The Senegal River estuary study case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the use of SWOT altimetry data for monitoring coastal hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138, pp.104476. </w:t>
+              <w:t xml:space="preserve">, 2025, 145, pp.104982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000938v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating SWOT's interferometric capabilities for mapping intertidal topography</w:t>
               </w:r>
@@ -798,77 +798,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Fjørtoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 314, pp.114401. </w:t>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic modelling for simulating nearshore waves and sea levels: classification of extreme events from the English Channel to the Normandy coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. López Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E T Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,90 +1040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flood vulnerability assessment, a satellite remote sensing and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.T. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05000938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04963241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Selvam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.104379" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuth Mendoza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medell&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Price" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13112113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Islam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez Solano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domingues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Desroches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Fj&#248;rtoft" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04830082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Solano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E T Mendoza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Migaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06699-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2023.100923" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>