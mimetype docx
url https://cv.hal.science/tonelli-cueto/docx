--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -457,51 +457,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1136,534 +1136,945 @@
                 <w:t xml:space="preserve">⟨10.1007/s10208-020-09483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing the Homology of Semialgebraic Sets. I: Lax Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bürgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.71-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-019-09418-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Number of Real Zeros of Random Fewnomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bürgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alperen Ergür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.721-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1228682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-based Low-Degree Approximation of Real Polynomial Systems I: The Zero-Dimensional Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor learning with orthogonal, Lorentz, and symplectic symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas F. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEGA 2024 - Effective Methods in Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902434v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Perron roots and solvability of the absolute value equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Radons</w:t>
+                <w:t xml:space="preserve">Is uniform expressivity too restrictive? Towards efficient expressivity of GNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy Khalife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics Days 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739462v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Error of Random Sampling: Uniformly Distributed Random Points on Parametric Curves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condition-based Low-Degree Approximation of Real Polynomial Systems I: The Zero-Dimensional Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEGA 2024 - Effective Methods in Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leipzig, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601563v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Worst-Case Analysis for Root Isolation Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alperen A. Ergür</w:t>
+                <w:t xml:space="preserve">Generalized Perron roots and solvability of the absolute value equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Radons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Santander, Spain. pp.237-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22429/Euc2022.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575449v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Error of Random Sampling: Uniformly Distributed Random Points on Parametric Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Chalkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Katsamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Villeneuve-d'Ascq, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3476446.3536190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Worst-Case Analysis for Root Isolation Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alperen A. Ergür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2020 International Symposium on Symbolic and Algebraic Computation, ISSAC'20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.434-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3373207.3404054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1673,120 +2084,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrametric Smale's α-theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazz G. Suchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France. , ACM Communications of Computer Algebra, 56 (2), pp.56-59, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3572867.3572875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1796,121 +2207,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi... ¿qué? Las múltiples formas de lo semialgebraico y cómo determinarlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Tonelli-Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divulga NextGen 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, España. , pp.42-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4718329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1978,51 +2389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="975F6245"/>
+    <w:nsid w:val="A693E40A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2209,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonelli-cueto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2904-1215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tonellicueto_j_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Montoya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; L. Telek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2304146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Radons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1517184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00403-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2022.2115825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151436v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2022.89" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09483-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2022.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03601563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazz G. Suchen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4718329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonelli-cueto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2904-1215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tonellicueto_j_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Montoya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; L. Telek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2304146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Radons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1517184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00403-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2022.2115825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151436v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2022.89" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09483-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09418-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson G. Gregory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas F. Marshall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Villar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2022.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03601563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazz G. Suchen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4718329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>