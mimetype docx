--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -1,2334 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2282 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Josué Tonelli-Cueto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tonelli-cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2904-1215</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tonellicueto_j_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=-xz5G2EAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Orthogonal Arrays: Theory and Search Three Ways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Real Zeros of Random Sparse Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alperen A. Ergür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máté L. Telek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A $p$-adic Descartes solver: the Strassman solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic bounds on best rank-one approximation ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khazhgali Kozhasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear and Multilinear Algebra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081087.2024.2304146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Perron Roots and Solvability of the Absolute Value Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Radons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (4), pp.1645-1666. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/22M1517184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Summation of the Geometric Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mathematical Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00029890.2022.2115825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 115, pp.142-173. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complexity of the Plantinga-Vegter Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alperen A. Ergür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Computational Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00454-022-00403-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional norms, condition numbers and numerical algorithms in algebraic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alperen A. Ergür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/fms.2022.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Homology of Semialgebraic Sets. II: General formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bürgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-020-09483-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Homology of Semialgebraic Sets. I: Lax Formulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bürgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.71-118. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10208-019-09418-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Number of Real Zeros of Random Fewnomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Bürgisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alperen Ergür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Algebra and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.721-732. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1228682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor learning with orthogonal, Lorentz, and symplectic symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson G. Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas F. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is uniform expressivity too restrictive? Towards efficient expressivity of GNNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based Low-Degree Approximation of Real Polynomial Systems I: The Zero-Dimensional Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEGA 2024 - Effective Methods in Algebraic Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Perron roots and solvability of the absolute value equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Radons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Santander, Spain. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22429/Euc2022.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Error of Random Sampling: Uniformly Distributed Random Points on Parametric Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Chalkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Katsamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Villeneuve-d'Ascq, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3536190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Worst-Case Analysis for Root Isolation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alperen A. Ergür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC '22 - International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Villeneuve-d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Numbers for the Cube. I: Univariate Polynomials and Hypersurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Tsigaridas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2020 International Symposium on Symbolic and Algebraic Computation, ISSAC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Kalamata, Greece. pp.434-441, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3373207.3404054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrametric Smale's α-theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz G. Suchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. , ACM Communications of Computer Algebra, 56 (2), pp.56-59, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3572867.3572875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi... ¿qué? Las múltiples formas de lo semialgebraico y cómo determinarlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Tonelli-Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divulga NextGen 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, España. , pp.42-43, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4718329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2389,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A693E40A"/>
+    <w:nsid w:val="278BDCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonelli-cueto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2904-1215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tonellicueto_j_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Montoya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; L. Telek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2304146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Radons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1517184" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00403-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2022.2115825" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151436v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2022.89" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09483-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09418-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228682" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson G. Gregory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas F. Marshall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Villar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2022.016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03601563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536190" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazz G. Suchen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572875" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4718329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonelli-cueto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2904-1215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/tonellicueto_j_1.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=-xz5G2EAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637637v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Merino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Montoya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Tonelli-Cueto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen A. Erg&#252;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; L. Telek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03609363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khazhgali Kozhasov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081087.2024.2304146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738197v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Radons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1517184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.2022.2115825" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03086875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02552018v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00403-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151436v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2022.89" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B&#252;rgisser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-020-09483-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525997v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-019-09418-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alperen Erg&#252;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson G. Gregory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas F. Marshall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Villar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Khalife" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03739462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22429/Euc2022.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03601563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Chalkis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Katsamaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03575449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02736942v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03738191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazz G. Suchen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3572867.3572875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03236067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4718329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>