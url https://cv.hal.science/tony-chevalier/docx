--- v0 (2026-04-10)
+++ v1 (2026-05-01)
@@ -153,1610 +153,1714 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t>
+                <w:t xml:space="preserve">Nonmetric Traits at the Enamel‐Dentine Junction and Crown Tissue Proportions of Canines and Premolars in Neandertals and Modern Humans: Impact of Sample Composition on Taxonomic Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Viallet</w:t>
+                <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cauche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 189 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.70239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311988v1</w:t>
+                <w:t xml:space="preserve">hal-05591887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation in relative terms using ReGAIL: Making motion controllers agile and transferable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Kedadry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Boursin</w:t>
+                <w:t xml:space="preserve">Victor Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.104457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the mobility of a middle Upper Paleolithic female skeleton from Caviglione (Liguria, Italy): Impact of trauma and mountainous terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103428⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216930v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of robusticity in (palaeo-) anthropology and its broad range of application: a short review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inferring the mobility of a middle Upper Paleolithic female skeleton from Caviglione (Liguria, Italy): Impact of trauma and mountainous terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.103428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843982v1</w:t>
+                <w:t xml:space="preserve">hal-04216930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower limb bone structure of Middle Pleistocene hominins from the Caune de l’Arago (Tautavel, France): Evolutionary and functional comparison with the penecontemporaneous hominins of Sima de los Huesos (Atapuerca, Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The concept of robusticity in (palaeo-) anthropology and its broad range of application: a short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103065. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813809v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-water pore occupancy in the Vaca Muerta source-rocks by NMR cryoporometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lower limb bone structure of Middle Pleistocene hominins from the Caune de l’Arago (Tautavel, France): Evolutionary and functional comparison with the penecontemporaneous hominins of Sima de los Huesos (Atapuerca, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fleury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Nicot</w:t>
+                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110680⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137148v1</w:t>
+                <w:t xml:space="preserve">hal-03813809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early ontogeny of humeral trabecular bone in Neandertals and recent modern humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colard</w:t>
+                <w:t xml:space="preserve">Oil-water pore occupancy in the Vaca Muerta source-rocks by NMR cryoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Colombo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102968⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 311, pp.110680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185933v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related site‐specific modifications in diaphyseal structural properties of the human fibula: Furrows and cross‐sectional geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Early ontogeny of humeral trabecular bone in Neandertals and recent modern humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Golovanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Tignères</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Doronichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 173 (3), pp.535-555. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.102968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967924v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age‐related site‐specific modifications in diaphyseal structural properties of the human fibula: Furrows and cross‐sectional geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Tignères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 173 (3), pp.535-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02404772v1</w:t>
+                <w:t xml:space="preserve">hal-02967924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome du deuxième rayon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtrise orthopédique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135303v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02404772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diaphyse fémorale AL 333-61 : preuve d’une bipédie comme unique mode locomoteur il y a 3,2 Ma en Ethiopie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le syndrome du deuxième rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maîtrise orthopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.6-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-012-0074-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02373935v1</w:t>
+                <w:t xml:space="preserve">hal-01135303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation, evolution and climatic changes in fossil hominins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La diaphyse fémorale AL 333-61 : preuve d’une bipédie comme unique mode locomoteur il y a 3,2 Ma en Ethiopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3-4), pp.169-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-012-0074-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02374739v1</w:t>
+                <w:t xml:space="preserve">halshs-02373935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ligne âpre: critère de bipédie?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Speciation, evolution and climatic changes in fossil hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02403123v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02374739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle bipédie comme critère de discrimination entre les genres Australopithecus et Homo?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La ligne âpre: critère de bipédie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02403139v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité relative des caractères biométriques sur le fémur AL 288-1ap (Australopithecus afarensis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelle bipédie comme critère de discrimination entre les genres Australopithecus et Homo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02403115v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualité relative des caractères biométriques sur le fémur AL 288-1ap (Australopithecus afarensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Australopithecus afarensis: bipédie stricte ou associée à une composante arboricole? Critiques et révision du matériel fémoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (5), pp.698-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2006.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02403977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1766,1251 +1870,1251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure interne des incisives supérieures permanentes néandertaliennes provenant des deux phases climatiques de l’Hortus (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850es Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133nw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First geometric morphometric study of the four Arago mandibles: implications for Middle Pleistocene hominin evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual ESHE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épaisseur de l’émail et traits non-métriques à la jonction émail-dentine des canines et prémolaires supérieures et inférieures chez les Néandertaliens et les Hommes modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1850es Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133nv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des impressions des granulations arachnoïdiennes sur les surfaces endocrâniennes des hominines fossiles et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Alcala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1849es Journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2025, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.12318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2024, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the duration of the anthropic occupations and of the degree of mobility of human Middle Pleistocene populations at the Caune de l'Arago (Tautavel, France). First results of an innovative multidisciplinary method using Machine Learning to define human behaviors and environment during the Caune de l'Arago (Tautavel, France) Middle Pleistocene occupation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144ème Congrès du C.T.H.S., Le réel &amp; le virtuel, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The middle Palaeolithic of la Crouzade cave (Gruissan, Aude, France): updating the data and chronostratigraphic frame.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des occupations humaines en contexte glaciaire à la Caune de l’Arago (Tautavel, Pyrénées-Orientales, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falgueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrenoud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3020,271 +3124,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual European Society for the study of Human Evolution meeting (ESHE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. Paleoanthropology, 2025 (2), pp.435-436, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2025.iss2.4032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Affinities of Ibero-Maurusian Populations from Taforalt and Afalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3294,1882 +3398,1882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mandibule d’enfant de la grotte de la Crouzade : un Homo sapiens d’une ancienneté encore incertaine. In : T. Saos (dir.), Grotte de La Crouzade (Gruissan, Aude), Rapport de fouille programmée 2023-2025, Rapport intermédiaire 2024, N° Opération 1112829</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Midi-Pyrénées, Toulouse. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités des dents humaines du Portel-Ouest avec les Néandertaliens et les Hommes modernes : Analyse préliminaire de la quatrième prémolaire inférieure par difféomorphisme. In : Becam G. (dir.), Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Complément au 1er rapport intermédiaire de fouille programmée triennale 2023-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie Midi-Pyrénées, Toulouse. 2024, pp.32-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes humains. In : Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022. Axe 1 : Le paléolithique ancien et moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1112039, Service Régional de l'Archéologie. 2022, pp.181-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailón</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
+                <w:t xml:space="preserve">hal-03982036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains. In : Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022. Axe 1 : Le paléolithique ancien et moyen</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">1112039, Service Régional de l'Archéologie. 2022, pp.181-186</w:t>
+                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982036v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoanthropologie : perspectives post-monographiques pour la recherche et la conservation des collections humaines. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1112337, Service Régional de l'Archéologie. 2022, pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultation de la collection Abélanet au dépôt archéologique départemental du 66. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Capellari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2022, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l’Archéologie. 2021, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03994484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Saos T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] UMR 7194 Histoire naturelle de l'Homme préhistorique. 2019, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains associés à la culture moustérienne en Occitanie. In : T. Saos, Rapport PCR &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les restes humains de la grotte de la Crouzade. In : T. Saos, Grotte de la Crouzade (Gruissan, Aude). Rapport de fouilles programmées 2019 - rapport final 2019. Axe 1 ; Le Paléolithique Ancien et Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l'Archéologie. 2019</w:t>
+              <w:t xml:space="preserve">1111581, Service Régional de l'Archéologie. 2019, pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982491v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains de la grotte de la Crouzade. In : T. Saos, Grotte de la Crouzade (Gruissan, Aude). Rapport de fouilles programmées 2019 - rapport final 2019. Axe 1 ; Le Paléolithique Ancien et Moyen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les restes humains associés à la culture moustérienne en Occitanie. In : T. Saos, Rapport PCR &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1111581, Service Régional de l'Archéologie. 2019, pp.105-111</w:t>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982503v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations anthropologiques sur les sites du Pléistocène supérieur pyrénéo-méditerranéens, comprenant la transition Paléolithique moyen/Paléolithique supérieur. In : T. Saos, Rapport PCR &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2018, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dents humaines A150 et A151. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1111452, Service Régional de l'Archéologie. 2018, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2018 du Programme Collectif de Recherches triennal 2017-2019 &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains des sédiments remaniés. In : Saos T., Grotte de la Crouzade (Gruissan, Aude). Rapport de fouilles programmées triennale 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16/117-11/10920, Service Régional de l'Archéologie. 2016, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes humains. In : T. Saos, Rapport PCR &amp;quot;Le monde moustérien en Languedoc-Roussillon&amp;quot;. Triennale 2014-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15/115-10422, Service Régional de l'Archéologie. 2015, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude paléoanthropologique. In : T. Saos, Rapport PCR &amp;quot;Le monde moustérien en Languedoc-Roussillon&amp;quot;. Triennale 2014-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2014, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux restes humains et leurs implications anthropologiques. In : Perrenoud C., Caune de l’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2012, pp.103-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoanthropologie. In : Perrenoud C., Caune de l’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11/172-8007, Service Régional de l'Archéologie. 2011, pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes humains – Travaux anthropologiques. In : Perrenoud C., Caune de l’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10/165-8007, Service Régional de l'Archéologie. 2010, pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes humains. In : Perrenoud C., Caune de l’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2007-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2009, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restes humains, Homo erectus s. l. ou Homo heidelbergensis. In : Perrenoud C., Caune de l’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2007-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2009, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restes humains. La grotte de la Caune de l'Arago (Tautavel, Pyrénées-Orientales). Rapport de fouilles 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2008, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restes humains AR 116-117-118. La grotte de la Caune de l'Arago (Tautavel, Pyrénées-Orientales). Rapport de fouilles 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2007, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5179,91 +5283,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire : nos ancêtres étaient-ils de grands sportifs ? The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5273,2234 +5377,2234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur le post-crânien de l'Homme de la Caune de l'Arago</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : Les fémurs de l’Homme de la Caune de l’Arago (A17, A38, A48, A51, A53, A57, A141)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.727-730, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.557-610, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944431v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : Les fémurs de l’Homme de la Caune de l’Arago (A17, A38, A48, A51, A53, A57, A141)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthèse sur le post-crânien de l'Homme de la Caune de l'Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.557-610, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.727-730, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944461v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : les humérus de l'Homme de la Caune de l'Arago (A64, A67, A82, A127)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.475-507, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les fibulas de l’Homme de la Caune de l’Arago (A33, A49, A52-A56, A104, A114, A125, A144, A152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.637-667, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertèbres de l'Homme de la Caune de l'Arago : l'atlas (A122) et l'axis (123)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.437-450, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : l'ulna de l'Homme de la Caune de l'Arago (A102)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.520-525, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : le métatarsien de l’Homme de la Caune de l’Arago (A43)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS édition, pp.668-674, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture scapulaire de l'Homme de la Caune de l'Arago : les clavicules (A63, A91)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.451-472, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les tibias de l’Homme de la Caune de l’Arago (A95-A96, A120)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : la phalange de l'Homme de la Caune de l'Arago (A42)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.611-636, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.526-528, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944438v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : la phalange de l'Homme de la Caune de l'Arago (A42)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La corpulence de l'Homme de la Caune de l'Arago : stature et masse corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.526-528, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS édition, pp.675-693, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944443v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corpulence de l'Homme de la Caune de l'Arago : stature et masse corporelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les tibias de l’Homme de la Caune de l’Arago (A95-A96, A120)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS édition, pp.675-693, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.611-636, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944399v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle structural des os longs de l'Homme de la Caune de l'Arago : interprétation et discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La ceinture pelvienne de l'Homme de la Caune de l'Arago : les os coxaux (A19, A44, A121, A124) et le sacrum (A135, A147)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.695-725, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.529-553, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944417v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ceinture pelvienne de l'Homme de la Caune de l'Arago : les os coxaux (A19, A44, A121, A124) et le sacrum (A135, A147)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modèle structural des os longs de l'Homme de la Caune de l'Arago : interprétation et discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.529-553, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.695-725, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944426v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 144ème Congrès annuel du Comité des Travaux Historiques et Scientifiques (CTHS) de Marseille (9 - 11 mai 2019) : Le Réel et le Virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bailon</w:t>
+                <w:t xml:space="preserve">Les fémurs Laz 13, Laz 15 et Laz 17, Laz 25 de la grotte du Lazaret. (Middle Pleistocene Hominids)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barrier</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M.A. de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Marie-Antoinette de Lumley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.435-468., 2018, 9782271120182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888331v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fémurs Laz 13, Laz 15 et Laz 17, Laz 25 de la grotte du Lazaret. (Middle Pleistocene Hominids)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. de Lumley</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Lumley M.-A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.435-468., 2018, 9782271120182</w:t>
+              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265861v1</w:t>
+                <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stature, masse et proportions corporelles de la « Dame du Cavillon ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Partie III, Chapitre 58, pp. 909-919, annexes pp. 1045-1053, pp. 1091-1095., 2016</w:t>
+              <w:t xml:space="preserve">, Partie III, Chapitre 59, pp. 920-948, annexes pp. 1054-1095., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979042v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La ceinture pelvienne de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Stalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400114v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétrie musculaire du squelette de la « Dame du Cavillon »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette (de) Lumley</w:t>
+                <w:t xml:space="preserve">Stature, masse et proportions corporelles de la « Dame du Cavillon ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Serratrice</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B. Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stalens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partie III, Chapitre 58, pp. 909-919, annexes pp. 1045-1053, pp. 1091-1095., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400124v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle étude anatomique du squelette de la « Dame du Cavillon »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Stalens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02399914v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ceinture pelvienne de la « Dame du Cavillon »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asymétrie musculaire du squelette de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette (de) Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400107v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle étude anatomique du squelette de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspart Guipert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Stalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Partie III, Chapitre 59, pp. 920-948, annexes pp. 1054-1095., 2016</w:t>
+              <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979043v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02399914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stature, masse et proportions corporelles de la « Dame du Cavillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02399929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude d'Emile Rivière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Guarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02399865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7568,51 +7672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35A89E9A"/>
+    <w:nsid w:val="48B05281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7799,51 +7903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6936-816X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086179209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boursin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kedadry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zordan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jorand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110680" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Golovanova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102968" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tign&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24108" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0074-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F86D2F8EBA9338F34993119EBAD44C3D466E3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.10.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2730SJ5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alcala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12318" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Colin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982558v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983047v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983077v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908030v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stalens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Stalens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serratrice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bodiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspart Guipert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400107v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guarrigue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6936-816X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086179209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591887v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boursin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kedadry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Golovanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102968" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tign&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0074-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F86D2F8EBA9338F34993119EBAD44C3D466E3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.10.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2730SJ5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alcala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Colin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stalens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Stalens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serratrice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bodiou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspart Guipert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guarrigue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>