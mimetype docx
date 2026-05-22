--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -291,295 +291,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation in relative terms using ReGAIL: Making motion controllers agile and transferable</w:t>
+                <w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Boursin</w:t>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Kedadry</w:t>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kry</w:t>
+                <w:t xml:space="preserve">Loic Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.104457. </w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495422v1</w:t>
+                <w:t xml:space="preserve">hal-05311988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biface industries in southern France during the middle Pleistocene: a mosaic of technical behaviours</w:t>
+                <w:t xml:space="preserve">Imitation in relative terms using ReGAIL: Making motion controllers agile and transferable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Viallet</w:t>
+                <w:t xml:space="preserve">Paul Boursin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+                <w:t xml:space="preserve">Yannis Kedadry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cauche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Chevalier</w:t>
+                <w:t xml:space="preserve">Victor Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lebreton</w:t>
+                <w:t xml:space="preserve">Paul Kry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.104457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2559072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2025.104457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311988v1</w:t>
+                <w:t xml:space="preserve">hal-05495422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the mobility of a middle Upper Paleolithic female skeleton from Caviglione (Liguria, Italy): Impact of trauma and mountainous terrain</w:t>
               </w:r>
@@ -3569,233 +3569,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains. In : Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022. Axe 1 : Le paléolithique ancien et moyen</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">1112039, Service Régional de l'Archéologie. 2022, pp.181-186</w:t>
+                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982036v1</w:t>
+                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes humains. In : Saos T., Grotte de la Crouzade. Rapport de fouilles programmées 2020-2022. Axe 1 : Le paléolithique ancien et moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1112039, Service Régional de l'Archéologie. 2022, pp.181-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bochaton</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
+                <w:t xml:space="preserve">hal-03982036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoanthropologie : perspectives post-monographiques pour la recherche et la conservation des collections humaines. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t>
               </w:r>
@@ -3983,77 +3983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcalá</w:t>
+                <w:t xml:space="preserve">S. Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5549,191 +5549,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : les humérus de l'Homme de la Caune de l'Arago (A64, A67, A82, A127)</w:t>
+                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les fibulas de l’Homme de la Caune de l’Arago (A33, A49, A52-A56, A104, A114, A125, A144, A152)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.475-507, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.637-667, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944452v1</w:t>
+                <w:t xml:space="preserve">hal-03944459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les fibulas de l’Homme de la Caune de l’Arago (A33, A49, A52-A56, A104, A114, A125, A144, A152)</w:t>
+                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : les humérus de l'Homme de la Caune de l'Arago (A64, A67, A82, A127)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.637-667, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.475-507, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944459v1</w:t>
+                <w:t xml:space="preserve">hal-03944452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertèbres de l'Homme de la Caune de l'Arago : l'atlas (A122) et l'axis (123)</w:t>
               </w:r>
@@ -6054,260 +6054,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : la phalange de l'Homme de la Caune de l'Arago (A42)</w:t>
+                <w:t xml:space="preserve">La corpulence de l'Homme de la Caune de l'Arago : stature et masse corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.526-528, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS édition, pp.675-693, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944443v1</w:t>
+                <w:t xml:space="preserve">hal-03944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corpulence de l'Homme de la Caune de l'Arago : stature et masse corporelle</w:t>
+                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les tibias de l’Homme de la Caune de l’Arago (A95-A96, A120)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS édition, pp.675-693, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.611-636, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944399v1</w:t>
+                <w:t xml:space="preserve">hal-03944438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de l’Homme de la Caune de l’Arago : les tibias de l’Homme de la Caune de l’Arago (A95-A96, A120)</w:t>
+                <w:t xml:space="preserve">Le membre supérieur de l'Homme de la Caune de l'Arago : la phalange de l'Homme de la Caune de l'Arago (A42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains du Pléistocène moyen de la Caune de l’Arago. Caune de l’Arago. Tautavel-en-Roussillon, Pyrénées-Orientales, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS éditions, pp.611-636, 2022, 978-2-271-14448-5</w:t>
+              <w:t xml:space="preserve">, CNRS éditions, pp.526-528, 2022, 978-2-271-14448-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944438v1</w:t>
+                <w:t xml:space="preserve">hal-03944443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture pelvienne de l'Homme de la Caune de l'Arago : les os coxaux (A19, A44, A121, A124) et le sacrum (A135, A147)</w:t>
               </w:r>
@@ -6580,751 +6580,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fémurs Laz 13, Laz 15 et Laz 17, Laz 25 de la grotte du Lazaret. (Middle Pleistocene Hominids)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. de Lumley</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Lumley M.-A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.435-468., 2018, 9782271120182</w:t>
+              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265861v1</w:t>
+                <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bailon</w:t>
+                <w:t xml:space="preserve">Les fémurs Laz 13, Laz 15 et Laz 17, Laz 25 de la grotte du Lazaret. (Middle Pleistocene Hominids)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barrier</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M.A. de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Marie-Antoinette de Lumley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret, Nice, Alpes-Maritimes. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.435-468., 2018, 9782271120182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888331v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
+                <w:t xml:space="preserve">Stature, masse et proportions corporelles de la « Dame du Cavillon ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Partie III, Chapitre 59, pp. 920-948, annexes pp. 1054-1095., 2016</w:t>
+              <w:t xml:space="preserve">, Partie III, Chapitre 58, pp. 909-919, annexes pp. 1045-1053, pp. 1091-1095., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979043v1</w:t>
+                <w:t xml:space="preserve">hal-02979042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ceinture pelvienne de la « Dame du Cavillon »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymétrie musculaire du squelette de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette (de) Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mafart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400107v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stature, masse et proportions corporelles de la « Dame du Cavillon ».</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Stalens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Partie III, Chapitre 58, pp. 909-919, annexes pp. 1045-1053, pp. 1091-1095., 2016</w:t>
+              <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979042v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le membre inférieur de la « Dame du Cavillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stalens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">de Lumley (dir.), La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Partie III, Chapitre 59, pp. 920-948, annexes pp. 1054-1095., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400114v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymétrie musculaire du squelette de la « Dame du Cavillon »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ceinture pelvienne de la « Dame du Cavillon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Antoinette (de) Lumley</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Stalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grotte du Cavillon, sous la falaise des Baousse Rousse, Grimaldi, Vintimille, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02400124v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02400107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle étude anatomique du squelette de la « Dame du Cavillon »</w:t>
               </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspart Guipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Stalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7672,51 +7672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B05281"/>
+    <w:nsid w:val="141C032C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7903,51 +7903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6936-816X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086179209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591887v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boursin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kedadry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zordan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104457" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Golovanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102968" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tign&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0074-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F86D2F8EBA9338F34993119EBAD44C3D466E3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.10.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2730SJ5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alcala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Colin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982036v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944452v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944459v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944438v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stalens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Stalens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serratrice" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bodiou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspart Guipert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guarrigue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6936-816X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086179209" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591887v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311988v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebreton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2559072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boursin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Kedadry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zordan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03137148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jorand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110680" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Golovanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Doronichev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102968" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tign&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02373935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-012-0074-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F86D2F8EBA9338F34993119EBAD44C3D466E3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403115v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.10.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2730SJ5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133nv" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Alcala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Colin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982288v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982558v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982939v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908030v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944459v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944452v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Voisin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944438v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944426v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. de Lumley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mafart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stalens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Serratrice" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bodiou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mafart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400114v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Stalens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02400107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspart Guipert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399929v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Guarrigue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>