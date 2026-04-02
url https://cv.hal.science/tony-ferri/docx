--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -1481,191 +1481,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
+                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
+              <w:t xml:space="preserve">Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 261-268, 2024, Thèmes et commentaires, 9782247230778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212289v1</w:t>
+                <w:t xml:space="preserve">hal-05024286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
+                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance</w:t>
+              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Cicérone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05024286v1</w:t>
+                <w:t xml:space="preserve">hal-05212289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
@@ -2735,561 +2735,639 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du droit intrusif de punir : vers une fonction inaperçue de la peine, à partir de l’étude du cas de la surveillance électronique</w:t>
+                <w:t xml:space="preserve">Du droit intrusif de punir : vers une fonction inaperçue de la peine, à partir de l’étude du cas de la surveillance électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 43, p.149-161</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Espaces privés, n° 43 (1), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/apc.043.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024276v1</w:t>
+                <w:t xml:space="preserve">hal-05454270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle social : un facteur d'enfermement ?</w:t>
+                <w:t xml:space="preserve">Du droit intrusif de punir : vers une fonction inaperçue de la peine, à partir de l’étude du cas de la surveillance électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1253, p. 30-31</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, p.149-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029149v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracelet électronique : surveiller ou accompagner ?</w:t>
+                <w:t xml:space="preserve">Le contrôle social : un facteur d'enfermement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3004</w:t>
+              <w:t xml:space="preserve">Lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1253, p. 30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231825v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition subjective du condamné</w:t>
+                <w:t xml:space="preserve">Bracelet électronique : surveiller ou accompagner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques. Les Cahiers de la médecine utopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Subjectif, objectif, l'inextricable, 73, p. 44-46</w:t>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031905v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la prison technologique à la détention écologique</w:t>
+                <w:t xml:space="preserve">La condition subjective du condamné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcologiK (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La politique de la ville, 52, p. 100-103</w:t>
+              <w:t xml:space="preserve">Pratiques. Les Cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Subjectif, objectif, l'inextricable, 73, p. 44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031910v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps face aux pénalités contemporaines d'enfermement</w:t>
+                <w:t xml:space="preserve">De la prison technologique à la détention écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.33-40</w:t>
+              <w:t xml:space="preserve">EcologiK (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La politique de la ville, 52, p. 100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944231v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps face aux pénalités contemporaines d'enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.33-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geste, geste punitif et institution judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appareil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/appareil.1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3357,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D72F0911"/>
+    <w:nsid w:val="E98297EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3588,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>