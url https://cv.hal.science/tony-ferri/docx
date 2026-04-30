--- v1 (2026-04-02)
+++ v2 (2026-04-30)
@@ -1481,191 +1481,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
+                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance</w:t>
+              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 261-268, 2024, Thèmes et commentaires, 9782247230778</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Cicérone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024286v1</w:t>
+                <w:t xml:space="preserve">hal-05212289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
+                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
+              <w:t xml:space="preserve">Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 261-268, 2024, Thèmes et commentaires, 9782247230778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212289v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E98297EE"/>
+    <w:nsid w:val="D1353BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3666,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>