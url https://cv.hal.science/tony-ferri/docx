--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -781,165 +781,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi le rôle de la peine est-il conforme ?</w:t>
+                <w:t xml:space="preserve">Punir, prévenir, amender : au-delà de la contrainte. Sur l'abolition de la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Punir et encore punir, indice de la misère de l’homme ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitaire populaire du pays d'Aix (UPPA), Apr 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Abolir la prison. L'indispensable réforme pénale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études judiciaires angevin (IEJ) / Genepi Angers / Ligue des droits de l'homme angevine (LDH), Mar 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050201v1</w:t>
+                <w:t xml:space="preserve">hal-05056824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punir, prévenir, amender : au-delà de la contrainte. Sur l'abolition de la prison</w:t>
+                <w:t xml:space="preserve">A quoi le rôle de la peine est-il conforme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abolir la prison. L'indispensable réforme pénale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études judiciaires angevin (IEJ) / Genepi Angers / Ligue des droits de l'homme angevine (LDH), Mar 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Punir et encore punir, indice de la misère de l’homme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitaire populaire du pays d'Aix (UPPA), Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056824v1</w:t>
+                <w:t xml:space="preserve">hal-05050201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’intérêt de punir ?</w:t>
               </w:r>
@@ -1399,359 +1399,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : Au-delà des barreaux – Perspectives innovantes sur la justice pénale</w:t>
+                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miroirs de la justice : crime, châtiment, société</w:t>
+              <w:t xml:space="preserve">Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Éditions du Cicérone</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.308, 2024, Criminologie, 978-2487309012</w:t>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-268, 2024, Thèmes et commentaires, 978-2247230778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429018v1</w:t>
+                <w:t xml:space="preserve">hal-05455016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
+                <w:t xml:space="preserve">Avant-propos : Au-delà des barreaux – Perspectives innovantes sur la justice pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
+              <w:t xml:space="preserve">Miroirs de la justice : crime, châtiment, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions du Cicérone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
+              <w:t xml:space="preserve">, pp.308, 2024, Criminologie, 978-2487309012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212289v1</w:t>
+                <w:t xml:space="preserve">hal-05429018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 261-268, 2024, Thèmes et commentaires, 9782247230778</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique de la détention domiciliaire sous surveillance électronique (DDSE) : quelle subjectivité pour les condamnés, quelle forme sociale pour la collectivité ?</w:t>
+                <w:t xml:space="preserve">Avant propos à Alfred Fouillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ferri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance</w:t>
+              <w:t xml:space="preserve">L'homme et la machine. La criminologie face aux défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Cicérone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 272 p., 2024, 978-2487309005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalloz</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05455016v1</w:t>
+                <w:t xml:space="preserve">hal-05212289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa sotto sorveglianza</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1353BA7"/>
+    <w:nsid w:val="5E82E300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3666,51 +3666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3959-4806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165418281" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/292842184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ferri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032036v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laref" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A&#239;m" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053088v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18208878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lefebvre-dalloz.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsducicerone.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/surveillance-p.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854523746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-la-recidive-et-du-pardon/9699?srsltid=AfmBOorubRR4XbW0OETxRePQH00ra1FDaGFqh_Obe7nMuNLfSkMxANcK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdivergences.com/livre/alternatives-a-la-prison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruedorion.ca/foucault-a-montreal/#:~:text=Foucault%20%C3%A0%20Montr%C3%A9al.,les%20r%C3%A9alit%C3%A9s%20p%C3%A9nales%20et%20carc%C3%A9rales." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-innovations-criminologiques/21680?srsltid=AfmBOoo0qF_cMbKe9AEO8lIzO-yp_xuwaLv31fYXq35-7FJ2oz64svbv" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032195v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/3192/9782759028344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160243v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Froment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231743v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lod&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libre-solidaire.fr/Abolir-la-prison-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue.bnf.fr/ark:/12148/cb47106043b" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039412v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/36010-la-criminologie-ou-la-nouvelle-science-penitentiaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esprit.presse.fr/actualite-des-livres/thierry-lode-et-tony-ferri/de-la-domination-41142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droit.cairn.info/revue-de-science-criminelle-et-de-droit-penal-compare-2017-1-page-205?lang=fr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.043.0149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>