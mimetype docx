--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -430,248 +430,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling metastable systems using collective variables and Jarzynski-Crooks paths</w:t>
+                <w:t xml:space="preserve">Influence of sampling on the convergence rates of greedy algorithms for parameter-dependent random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schönle</w:t>
+                <w:t xml:space="preserve">Mohamed-Raed Blel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 527, pp.113806. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591706v1</w:t>
+                <w:t xml:space="preserve">hal-03238244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling on the convergence rates of greedy algorithms for parameter-dependent random variables</w:t>
+                <w:t xml:space="preserve">Sampling metastable systems using collective variables and Jarzynski-Crooks paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Raed Blel</w:t>
+                <w:t xml:space="preserve">Christoph Schönle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 527, pp.113806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.113806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238244v2</w:t>
+                <w:t xml:space="preserve">hal-04591706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the diffusion coefficient of overdamped Langevin dynamics</w:t>
               </w:r>
@@ -917,51 +917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2173,51 +2173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive force biasing algorithms: new convergence results and tensor approximations of the bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2271,235 +2271,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314426v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical foundations for the Parallel Replica algorithm applied to the underdamped Langevin dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Ramil</w:t>
+                <w:t xml:space="preserve">An adaptive parareal algorithm: application to the simulation of molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upanshu Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43579-022-00207-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.B146-B176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1412979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747075v1</w:t>
+                <w:t xml:space="preserve">hal-03189428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive parareal algorithm: application to the simulation of molecular dynamics trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Mathematical foundations for the Parallel Replica algorithm applied to the underdamped Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Upanshu Sharma</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (1), pp.B146-B176. </w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1412979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43579-022-00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189428v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing Collective Variables using Autoencoders and biased trajectories</w:t>
               </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upanshu Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (12), pp.4779-4816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5646,147 +5646,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Reduction Using Nonreversible Langevin Samplers</w:t>
+                <w:t xml:space="preserve">Adaptive Multilevel Splitting Method for Molecular Dynamics Calculation of Benzamidine-Trypsin Dissociation Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew B. Duncan</w:t>
+                <w:t xml:space="preserve">Ivan Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Schulten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-016-1491-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.2983 - 2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164466v1</w:t>
+                <w:t xml:space="preserve">hal-01389074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump Markov models and transition state theory: the quasi-stationary distribution approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5818,193 +5831,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 195 (9), pp.469 - 495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6FD00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multilevel Splitting Method for Molecular Dynamics Calculation of Benzamidine-Trypsin Dissociation Time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variance Reduction Using Nonreversible Langevin Samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Schulten</w:t>
+                <w:t xml:space="preserve">Andrew B. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (6), pp.2983 - 2989. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (3), pp.457 - 491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-016-1491-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389074v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global solution for a nonlocal Fokker–Planck equation related to the adaptive biasing force process</w:t>
               </w:r>
@@ -7964,51 +7964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy Algorithms for High-Dimensional Eigenvalue Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greedy algorithms for high-dimensional non-symmetric linear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9268,51 +9268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of a greedy algorithm for high-dimensional convex nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10185,265 +10185,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced basis techniques for stochastic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">Existence, uniqueness and convergence of a particle approximation for the Adaptive Biasing Force process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9056-z⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (05), pp.831-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470522v1</w:t>
+                <w:t xml:space="preserve">hal-00370821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, uniqueness and convergence of a particle approximation for the Adaptive Biasing Force process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+                <w:t xml:space="preserve">Reduced basis techniques for stochastic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (05), pp.831-865. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.435-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370821v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Navier Boundary Condition and Geometric Conservation Law for surface tension</w:t>
               </w:r>
@@ -10546,51 +10546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (3), pp.621-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11447,51 +11447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13113,229 +13113,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Monte-Carlo sampling of metastable systems using non-local collective variable updates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schönle</w:t>
+                <w:t xml:space="preserve">Convergence rates for an Adaptive Biasing Potential scheme from a Wasserstein optimization perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Carbone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Xuyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425063v1</w:t>
+                <w:t xml:space="preserve">hal-04925966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates for an Adaptive Biasing Potential scheme from a Wasserstein optimization perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Monte-Carlo sampling of metastable systems using non-local collective variable updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schönle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925966v1</w:t>
+                <w:t xml:space="preserve">hal-05425063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization of metastable states</w:t>
               </w:r>
@@ -13637,51 +13637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,64 +13852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aristoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G. Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Teo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14084,203 +14084,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical formalization of the parallel replica dynamics</w:t>
+                <w:t xml:space="preserve">Micro-macro models for viscoelastic fluids: modelling, mathematics and numerics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596161v1</w:t>
+                <w:t xml:space="preserve">hal-00562325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro models for viscoelastic fluids: modelling, mathematics and numerics</w:t>
+                <w:t xml:space="preserve">A mathematical formalization of the parallel replica dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Luskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562325v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langevin dynamics with constraints and computation of free energy differences</w:t>
               </w:r>
@@ -15437,51 +15437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Santet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09677-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04634314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v22-33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Le Peutrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238244v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raed Blel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3979" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Parpas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03659510v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04190303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral-Valero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belkacemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Sekkat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A Pavliotis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorynina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314426v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1775" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03747075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00207-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189428v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upanshu Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1412979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Gkeka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00796-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00202-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123442v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383232v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Samaey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.10.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Myerscough" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-020-00329-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Barati Farimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ceriotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trstanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leimkuhler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hudson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0059-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab34bf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25778" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01056-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00861892v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Infante Acevedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812120v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucas Pillaud-Vivien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-1992-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. Diop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanfeng Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0105-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9613-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.11.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Duncan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1491-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00120C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Mayne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schulten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00277" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492916000039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-843KPBKB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Binder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Miasojedow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02952-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00873577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13094133X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934641v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9365-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923063" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013097" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-014-9266-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Cao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866811" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0769-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872681" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbing He" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500164" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00680278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2012.5.357" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533000v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joubaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005799" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chipot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080600X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pommier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518708" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477302v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiya Minoukadeh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0426-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/9/006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Dickson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100926h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900524t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.423" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370821v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.09.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9071-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02220-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/6/001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n4.a9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.06.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPD8R8BD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00025-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GPZJQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327453v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722086v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496681v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781565v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128219782001124?via%3Dihub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00112-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696187v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385706v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Henkelman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_31-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_27-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917900v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Blassel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925966v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168622v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rachid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845822v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596161v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Luskin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562325v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136428v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Makrini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Joubaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285206v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165171v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006797v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Santet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09677-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04634314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v22-33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Le Peutrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238244v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raed Blel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3979" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Parpas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03659510v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04190303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral-Valero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belkacemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Sekkat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A Pavliotis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorynina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314426v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1775" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upanshu Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1412979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03747075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00207-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Gkeka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00796-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00202-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123442v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383232v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Samaey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.10.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Myerscough" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-020-00329-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Barati Farimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ceriotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trstanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leimkuhler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hudson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0059-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab34bf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25778" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01056-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00861892v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Infante Acevedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812120v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucas Pillaud-Vivien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-1992-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. Diop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanfeng Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0105-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9613-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.11.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Mayne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schulten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00120C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Duncan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1491-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492916000039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-843KPBKB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Binder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Miasojedow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02952-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00873577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13094133X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934641v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9365-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923063" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013097" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-014-9266-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Cao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866811" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0769-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872681" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbing He" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500164" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00680278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2012.5.357" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533000v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joubaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005799" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chipot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080600X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pommier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518708" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477302v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiya Minoukadeh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0426-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/9/006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Dickson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100926h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900524t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.423" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370821v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.09.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9071-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02220-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/6/001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n4.a9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.06.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPD8R8BD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00025-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GPZJQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327453v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722086v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496681v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781565v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128219782001124?via%3Dihub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00112-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696187v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385706v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Henkelman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_31-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_27-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917900v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Blassel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925966v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168622v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rachid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845822v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Luskin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136428v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Makrini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Joubaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285206v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165171v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006797v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>