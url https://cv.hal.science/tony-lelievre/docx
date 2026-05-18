--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2167,3064 +2167,3064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive force biasing algorithms: new convergence results and tensor approximations of the bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AAP1775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/25-BEJ1934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314426v3</w:t>
+                <w:t xml:space="preserve">hal-04169540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive parareal algorithm: application to the simulation of molecular dynamics trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Adaptive force biasing algorithms: new convergence results and tensor approximations of the bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upanshu Sharma</w:t>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (1), pp.B146-B176. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1412979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AAP1775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189428v2</w:t>
+                <w:t xml:space="preserve">hal-02314426v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical foundations for the Parallel Replica algorithm applied to the underdamped Langevin dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Ramil</w:t>
+                <w:t xml:space="preserve">An adaptive parareal algorithm: application to the simulation of molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upanshu Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43579-022-00207-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.B146-B176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1412979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747075v1</w:t>
+                <w:t xml:space="preserve">hal-03189428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Collective Variables using Autoencoders and biased trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Gkeka</w:t>
+                <w:t xml:space="preserve">Mathematical foundations for the Parallel Replica algorithm applied to the underdamped Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.59-78. </w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43579-022-00207-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207673v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic study of the kinetic Fokker-Planck equation in cylindrical domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasing Collective Variables using Autoencoders and biased trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Gkeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-022-00796-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974421v1</w:t>
+                <w:t xml:space="preserve">hal-03207673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exit from a metastable state: concentration of the exit point distribution on the low energy saddle points, part 2</w:t>
+                <w:t xml:space="preserve">A probabilistic study of the kinetic Fokker-Planck equation in cylindrical domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ramil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (38), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-022-00796-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40072-021-00202-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058529v1</w:t>
+                <w:t xml:space="preserve">hal-02974421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary distribution for the Langevin process in cylindrical domains, part I: existence, uniqueness and long-time convergence</w:t>
+                <w:t xml:space="preserve">The exit from a metastable state: concentration of the exit point distribution on the low energy saddle points, part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Le Peutrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.317-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-021-00202-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03123442v3</w:t>
+                <w:t xml:space="preserve">hal-03058529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-stationary distribution for the Langevin process in cylindrical domains, part I: existence, uniqueness and long-time convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Delemotte</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Ramil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.173-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595710v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of metadynamics: discussion of the adiabatic hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced sampling methods for molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Shirts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Valsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Lucie Delemotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-AAP1652⟩</w:t>
+              <w:t xml:space="preserve">Living Journal of Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33011/livecoms.4.1.1583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104961v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exit from a metastable state: Concentration of the exit point distribution on the low energy saddle points, part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence of metadynamics: discussion of the adiabatic hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.242-306. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.2441-2477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-AAP1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383232v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a micro-macro acceleration method with minimum relative entropy moment matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The exit from a metastable state: Concentration of the exit point distribution on the low energy saddle points, part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Przemysław Zieliński</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Le Peutrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.242-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680761v1</w:t>
+                <w:t xml:space="preserve">hal-02383232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parareal computation of stochastic differential equations with time-scale separation: a numerical convergence study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a micro-macro acceleration method with minimum relative entropy moment matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Samaey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Myerscough</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Samaey</w:t>
+                <w:t xml:space="preserve">Przemysław Zieliński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.9. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (6), pp.3753-3801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00791-020-00329-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421240v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning force fields and coarse-grained variables in molecular dynamics: application to materials and biological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Parareal computation of stochastic differential equations with time-scale separation: a numerical convergence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Barati Farimani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Myerscough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Samaey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00355⟩</w:t>
+              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00791-020-00329-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544153v1</w:t>
+                <w:t xml:space="preserve">hal-02421240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Perspectives on Diffusion Maps in the Analysis of Molecular Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning force fields and coarse-grained variables in molecular dynamics: application to materials and biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Gkeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Barati Farimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Belkacemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zofia Trstanova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Ceriotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104963v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of a scalar viscoelastic model exhibiting stress-strain hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and Global Perspectives on Diffusion Maps in the Analysis of Molecular Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Trstanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J. Hudson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Ben Leimkuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (3), pp.879-928. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2233), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710772v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization of a scalar viscoelastic model exhibiting stress-strain hysteresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">Thomas J. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.879-928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923385v1</w:t>
+                <w:t xml:space="preserve">hal-01710772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gen.parRep: a first implementation of the Generalized Parallel Replica dynamics for the long time simulation of metastable biochemical systems</w:t>
+                <w:t xml:space="preserve">On a new class of score functions to estimate tail probabilities of some stochastic processes with Adaptive Multilevel Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hédin</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 239, pp.311-324. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.033126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5081440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832823v1</w:t>
+                <w:t xml:space="preserve">hal-01923385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp asymptotics of the first exit point density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+                <w:t xml:space="preserve">gen.parRep: a first implementation of the Generalized Parallel Replica dynamics for the long time simulation of metastable biochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40818-019-0059-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 239, pp.311-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548737v1</w:t>
+                <w:t xml:space="preserve">hal-01832823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathwise Estimates for Effective Dynamics: The Case of Nonlinear Vectorial Reaction Coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp asymptotics of the first exit point density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Le Peutrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40818-019-0059-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1186034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383239v1</w:t>
+                <w:t xml:space="preserve">hal-01548737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics for non-reversible stochastic differential equations: a quantitative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathwise Estimates for Effective Dynamics: The Case of Nonlinear Vectorial Reaction Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Upanshu Sharma</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.1019-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1186034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/ab34bf⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01883330v1</w:t>
+                <w:t xml:space="preserve">hal-02383239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the adaptive multilevel splitting method on the isomerization of alanine dipeptide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Lopes</w:t>
+                <w:t xml:space="preserve">Effective dynamics for non-reversible stochastic differential equations: a quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upanshu Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (11), pp.1198-1208. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (12), pp.4779-4816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ab34bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383173v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Monte Carlo methods for sampling probability measures on submanifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the adaptive multilevel splitting method on the isomerization of alanine dipeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143 (2), pp.379-421. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.1198-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-019-01056-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832820v1</w:t>
+                <w:t xml:space="preserve">hal-02383173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non linear approximation method for solving high dimensional partial differential equations: Application in finance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Monte Carlo methods for sampling probability measures on submanifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Infante Acevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143, pp.14-34. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (2), pp.379-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-019-01056-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861892v2</w:t>
+                <w:t xml:space="preserve">hal-01832820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorem for stationary Fleming–Viot particle systems in finite spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non linear approximation method for solving high dimensional partial differential equations: Application in finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Infante Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.1163-1182. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.14-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812120v2</w:t>
+                <w:t xml:space="preserve">hal-00861892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and efficiency of adaptive importance sampling techniques with partial biasing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central Limit Theorem for stationary Fleming–Viot particle systems in finite spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Fort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Loucas Pillaud-Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 171 (2), pp.220-268. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1163-1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-018-1992-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v15-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389996v1</w:t>
+                <w:t xml:space="preserve">hal-01812120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multilevel splitting for Monte Carlo particle transport</w:t>
+                <w:t xml:space="preserve">Convergence and efficiency of adaptive importance sampling techniques with partial biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Louvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumonteil</w:t>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheikh M. Diop</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2017022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171 (2), pp.220-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-1992-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01794118v1</w:t>
+                <w:t xml:space="preserve">hal-01389996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extended Generalized Adaptive Biasing Force Algorithm for Multidimensional Free-Energy Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive multilevel splitting for Monte Carlo particle transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Louvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumonteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanfeng Zhao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheikh M. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00032⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2017022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587011v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01794118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Biasing Forces Yield Unbiased Free Energies with the Extended-System Adaptive Biasing Force Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Extended Generalized Adaptive Biasing Force Algorithm for Multidimensional Free-Energy Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanfeng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueguang Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lesage</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (15), pp.3676-3685. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.1566 - 1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b10055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423958v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathwise estimates for an effective dynamics</w:t>
               </w:r>
@@ -5308,2499 +5308,2525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of sensitivities for the invariant measure of a parameter dependent diffusion</w:t>
+                <w:t xml:space="preserve">Smoothed Biasing Forces Yield Unbiased Free Energies with the Extended-System Adaptive Biasing Force Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Assaraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+                <w:t xml:space="preserve">Adrien Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Roux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40072-017-0105-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (15), pp.3676-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b10055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192862v1</w:t>
+                <w:t xml:space="preserve">hal-01423958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Healing Umbrella Sampling: Convergence and efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Computation of sensitivities for the invariant measure of a parameter dependent diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Assaraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-015-9613-2⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, June 2018, 6 (2), pp.125-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-017-0105-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073201v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of the Empirical Interpolation Method: Symmetric formulation, choice of norms and rectangular extension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+                <w:t xml:space="preserve">Self-Healing Umbrella Sampling: Convergence and efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aml.2015.11.010⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-015-9613-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186039v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multilevel Splitting Method for Molecular Dynamics Calculation of Benzamidine-Trypsin Dissociation Time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variants of the Empirical Interpolation Method: Symmetric formulation, choice of norms and rectangular extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Teo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klaus Schulten</w:t>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00277⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.23 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389074v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Markov models and transition state theory: the quasi-stationary distribution approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
+                <w:t xml:space="preserve">Adaptive Multilevel Splitting Method for Molecular Dynamics Calculation of Benzamidine-Trypsin Dissociation Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Schulten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6FD00120C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.2983 - 2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.6b00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314233v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Reduction Using Nonreversible Langevin Samplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew B. Duncan</w:t>
+                <w:t xml:space="preserve">Jump Markov models and transition state theory: the quasi-stationary distribution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Di Gesù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Le Peutrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (3), pp.457 - 491. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195 (9), pp.469 - 495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-016-1491-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6FD00120C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164466v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and global solution for a nonlocal Fokker–Planck equation related to the adaptive biasing force process</w:t>
+                <w:t xml:space="preserve">Variance Reduction Using Nonreversible Langevin Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Alrachid</w:t>
+                <w:t xml:space="preserve">Andrew B. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raafat Talhouk</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.01.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (3), pp.457 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-016-1491-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244976v1</w:t>
+                <w:t xml:space="preserve">hal-01164466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial differential equations and stochastic methods in molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local and global solution for a nonlocal Fokker–Planck equation related to the adaptive biasing force process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Alrachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Talhouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Numerica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0962492916000039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260 (9), pp.7032 - 7058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01334088v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a reactive potential with a harmonic approximation for atomistic simulations of material failure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial differential equations and stochastic methods in molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Numerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.681-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0962492916000039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196505v1</w:t>
+                <w:t xml:space="preserve">hal-01334088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">Coupling a reactive potential with a harmonic approximation for atomistic simulations of material failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/16-AAP1185⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.422 - 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142704v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized parallel replica dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unbiasedness of some generalized adaptive multilevel splitting algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Binder</w:t>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gideon Simpson</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.3559 - 3601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-AAP1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983282v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time convergence of an adaptive biasing force method: Variance reduction by Helmholtz projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Alrachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.55 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/smai-jcm.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Adaptive Multilevel Splitting algorithms in an idealized case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+                <w:t xml:space="preserve">A generalized parallel replica dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rousset</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2014029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987297v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scaling for the transient phase of the random walk Metropolis algorithm: The mean-field limit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Convergence of the Wang-Landau algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Błażej Miasojedow</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/14-AAP1048⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (295), pp.2297-2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02952-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748055v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of the Wang-Landau algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Optimal scaling for the transient phase of the random walk Metropolis algorithm: The mean-field limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Błażej Miasojedow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02952-4⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-AAP1048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238595v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature asymptotics for Quasi-Stationary Distributions in a bounded domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Adaptive Multilevel Splitting algorithms in an idealized case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Nier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (3), pp.561-628. </w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/apde.2015.8.561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ps/2014029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862624v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature asymptotics for Quasi-Stationary Distributions in a bounded domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Comer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Nier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3), pp.561-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2015.8.561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238593v1</w:t>
+                <w:t xml:space="preserve">hal-00862624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Wang-Landau Algorithm: A Simple Test Case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Kuhn</w:t>
+                <w:t xml:space="preserve">The Adaptive Biasing Force Method: Everything You Always Wanted To Know but Were Afraid To Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Gumbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Pohorille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/amrx/abu003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (3), pp.1129-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506633n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721886v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic Limit of a One-Dimensional Model for Aging Fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">Efficiency of the Wang-Landau Algorithm: A Simple Test Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/13094133X⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.275-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abu003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873577v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonintrusive reduced basis method applied to aeroacoustic simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ern</w:t>
+                <w:t xml:space="preserve">Macroscopic Limit of a One-Dimensional Model for Aging Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-014-9365-0⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (3), pp.1335 - 1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/13094133X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934641v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal scaling for the transient phase of Metropolis Hastings algorithms: the longtime behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+                <w:t xml:space="preserve">A nonintrusive reduced basis method applied to aeroacoustic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Błażej Miasojedow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (5), pp.961 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-014-9365-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768855v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis of Temperature Accelerated Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Aristoff</w:t>
+                <w:t xml:space="preserve">Optimal scaling for the transient phase of Metropolis Hastings algorithms: the longtime behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Błażej Miasojedow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.1930-1978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130923063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827263v1</w:t>
+                <w:t xml:space="preserve">hal-00768855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and online-efficient evaluation of the a posteriori error bound in the reduced basis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7841,3550 +7867,3641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parallel replica method for simulating long trajectories of Markov chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Mathematical Analysis of Temperature Accelerated Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aristoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gideon Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/amrx/abu005⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.290-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130923063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934516v1</w:t>
+                <w:t xml:space="preserve">hal-00827263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy Algorithms for High-Dimensional Eigenvalue Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">The parallel replica method for simulating long trajectories of Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aristoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.387 - 423. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.332-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00365-014-9266-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abu005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809855v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy calculations from adaptive molecular dynamics simulations with adiabatic reweighting</w:t>
+                <w:t xml:space="preserve">Greedy Algorithms for High-Dimensional Eigenvalue Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingling Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866811⟩</w:t>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.387 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00365-014-9266-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870892v1</w:t>
+                <w:t xml:space="preserve">hal-00809855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal non-reversible linear drift for the convergence to equilibrium of a diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free energy calculations from adaptive molecular dynamics simulations with adiabatic reweighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai-Cosmin Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-013-0769-x⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (12), pp. 129903 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761688v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy algorithms for high-dimensional non-symmetric linear problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal non-reversible linear drift for the convergence to equilibrium of a diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Nier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 152 (2), pp.237-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-013-0769-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201341005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00745611v1</w:t>
+                <w:t xml:space="preserve">hal-00761688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the length of one-dimensional reactive paths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+                <w:t xml:space="preserve">Greedy algorithms for high-dimensional non-symmetric linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, CANUM 2012, 41e Congrès National d'Analyse Numérique 41, pp.95 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201341005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704704v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-macro parareal algorithm: application to singularly perturbed ordinary differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">On the length of one-dimensional reactive paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Samaey</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.359-389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691939v1</w:t>
+                <w:t xml:space="preserve">hal-00704704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of a one-dimensional model for an aging fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">A micro-macro parareal algorithm: application to singularly perturbed ordinary differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Samaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1561-1602. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (4), pp.A1951-A1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202513500164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120872681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676678v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of Langevin Dynamics in a nonzero Background Flow Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical analysis of a one-dimensional model for an aging fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Dobson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Lingbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (6), pp.1583-1626. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1561-1602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202513500164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680278v1</w:t>
+                <w:t xml:space="preserve">hal-00676678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic long-time behaviour for an approximate model of nematic polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">Derivation of Langevin Dynamics in a nonzero Background Flow Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2012.5.357⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (6), pp.1583-1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00609763v1</w:t>
+                <w:t xml:space="preserve">hal-00680278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">Periodic long-time behaviour for an approximate model of nematic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (4), pp.897-916. </w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.357-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2012.5.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460914v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a thin liquid film flowing down an inclined wavy plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Energy Methods for Bayesian Inference: Efficient Exploration of Univariate Gaussian Mixture Posteriors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Joubaud</w:t>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 240 (21), pp.1714-1723. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.897-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9257-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533000v2</w:t>
+                <w:t xml:space="preserve">hal-00460914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical closure approach for kinetic models of polymeric fluids: Exploring closure relations for FENE dumbbells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Samaey</w:t>
+                <w:t xml:space="preserve">Numerical study of a thin liquid film flowing down an inclined wavy plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Joubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (1), pp.119-133. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 240 (21), pp.1714-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654570v1</w:t>
+                <w:t xml:space="preserve">hal-00533000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of a greedy algorithm for high-dimensional convex nonlinear problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+                <w:t xml:space="preserve">A numerical closure approach for kinetic models of polymeric fluids: Exploring closure relations for FENE dumbbells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Samaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005799⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (1), pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2010.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469622v1</w:t>
+                <w:t xml:space="preserve">hal-00654570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced sampling of multidimensional free-energy landscapes using adaptive biasing forces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Chipot</w:t>
+                <w:t xml:space="preserve">Convergence of a greedy algorithm for high-dimensional convex nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (5), pp.1673-1695. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.2433-2467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/10080600X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510981v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple replica approach to simulate reactive trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+                <w:t xml:space="preserve">Enhanced sampling of multidimensional free-energy landscapes using adaptive biasing forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 134 (5), 054108 (16 p.). </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (5), pp.1673-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3518708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/10080600X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506047v1</w:t>
+                <w:t xml:space="preserve">hal-00510981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time convergence of an Adaptive Biasing Force method: the bi-channel case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiple replica approach to simulate reactive trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimiya Minoukadeh</w:t>
+                <w:t xml:space="preserve">David Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 202 (1), pp.1-34. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (5), 054108 (16 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-011-0426-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3518708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477302v2</w:t>
+                <w:t xml:space="preserve">hal-00506047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variance Reduction Method for Parametrized Stochastic Differential Equations using the Reduced Basis Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-time convergence of an Adaptive Biasing Force method: the bi-channel case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+                <w:t xml:space="preserve">Kimiya Minoukadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (3), pp.735-762. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 202 (1), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2010.v8.n3.a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-011-0426-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402702v1</w:t>
+                <w:t xml:space="preserve">hal-00477302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics using conditional expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">A Variance Reduction Method for Parametrized Stochastic Differential Equations using the Reduced Basis Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/23/9/006⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.735-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2010.v8.n3.a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399986v1</w:t>
+                <w:t xml:space="preserve">hal-00402702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy calculations: An efficient adaptive biasing potential method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective dynamics using conditional expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp100926h⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (9), pp.2131-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/23/9/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431332v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Mean Force Calculations: A Multiple-Walker Adaptive Biasing Force Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chipot</w:t>
+                <w:t xml:space="preserve">Free energy calculations: An efficient adaptive biasing potential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley M. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct900524t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (17), pp.5823-5830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp100926h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674607v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond multiscale and multiphysics: Multimaths for model coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">Potential of Mean Force Calculations: A Multiple-Walker Adaptive Biasing Force Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimiya Minoukadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.423--460. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.1008-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct900524t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524822v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence, uniqueness and convergence of a particle approximation for the Adaptive Biasing Force process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+                <w:t xml:space="preserve">Beyond multiscale and multiphysics: Multimaths for model coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010044⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.423--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370821v2</w:t>
+                <w:t xml:space="preserve">hal-00524822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced basis techniques for stochastic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">Existence, uniqueness and convergence of a particle approximation for the Adaptive Biasing Force process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9056-z⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (05), pp.831-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470522v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Navier Boundary Condition and Geometric Conservation Law for surface tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced basis techniques for stochastic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ngoc Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 198, pp.644-656. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.435-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00542241v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results and questions on a nonlinear approximation approach for solving high-dimensional partial differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+                <w:t xml:space="preserve">Generalized Navier Boundary Condition and Geometric Conservation Law for surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructive Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00365-009-9071-1⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 198, pp.644-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336911v1</w:t>
+                <w:t xml:space="preserve">inria-00542241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative stochastic differential equations: Mathematical and numerical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Faou</w:t>
+                <w:t xml:space="preserve">Results and questions on a nonlinear approximation approach for solving high-dimensional partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78 (268), pp.2047-2074. </w:t>
+              <w:t xml:space="preserve">Constructive Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.621-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-09-02220-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00365-009-9071-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687269v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time convergence of an Adaptive Biasing Force method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservative stochastic differential equations: Mathematical and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/6/001⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (268), pp.2047-2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-09-02220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153946v1</w:t>
+                <w:t xml:space="preserve">hal-00687269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks on sampling methods in molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-time convergence of an Adaptive Biasing Force method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (6), pp.1155-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/21/6/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:072226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01986848v1</w:t>
+                <w:t xml:space="preserve">hal-00153946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New entropy estimates for the Oldroyd-B model, and related models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Hu</w:t>
+                <w:t xml:space="preserve">Some remarks on sampling methods in molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (4), pp.909-916. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2007.v5.n4.a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:072226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135377v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient sampling algorithm for variational Monte Carlo.</w:t>
+                <w:t xml:space="preserve">New entropy estimates for the Oldroyd-B model, and related models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Scemama</w:t>
+                <w:t xml:space="preserve">Dan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2354490⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2007.v5.n4.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875620v1</w:t>
+                <w:t xml:space="preserve">hal-00135377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of the industrial production of aluminium : the nonlinear approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+                <w:t xml:space="preserve">An efficient sampling algorithm for variational Monte Carlo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Scemama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Bris</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.06.013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (11), pp.114105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2354490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00695952v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling and simulation of the industrial production of aluminium : the nonlinear approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33 (5-6), pp.801-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2003.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulations of MHD flows with moving interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 184 (1), pp.163-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9991(02)00025-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11394,51 +11511,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11493,346 +11610,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M&amp;C 2023 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Niagara Falls, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04741825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Estimation of the Poincaré constant and Application to Sampling Multimodal Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loucas Pillaud-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2020 : 23rd International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Palermo / Virtual, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327453v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et mise en œuvre d’un modèle in vivo pour tester de nouveaux inhibiteurs originaux des LIM kinases, cibles thérapeutiques émergentes dans le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancéropôle Grand Ouest, Colloque du Réseau Molécules marines, métabolisme et cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a reactive potential with a harmonic approximation for molecular dynamics simulation of failure: construction of a reduced potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio G Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11854,240 +11971,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Mathematical Modeling in Physical Sciences (IC-MSQUARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Madrid, Spain. pp.012041, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/574/1/012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference for Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2013 - 6e Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Seignosse, France. pp.178-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201445018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une équation de Langevin pour la simulation à l'échelle atomistique de fluides hors-équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Dobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12115,120 +12232,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12238,117 +12355,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free energy computation: a mathematical perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imperial College Press, pp.1-472, 2010, 978-1848162471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12358,181 +12475,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and Nonequilibrium Methods for Free-Energy Calculations With Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Gkeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier; Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.384-400, 2024, 978-0-12-823256-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821978-2.00112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exit event from a metastable state and Eyring-Kramers law for the overdamped Langevin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12551,399 +12668,399 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Dynamics Out of Equilibrium. IHPStochDyn 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 282, pp.331-363, 2019, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15096-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696187v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Timescale Simulations: Challenges, Pitfalls, Best Practices, for Development and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Henkelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Voter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-10, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-42913-7_31-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical foundations of Accelerated Molecular Dynamics methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-32, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-42913-7_27-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the instabilities in aluminum reduction cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lery, T. and Primicerio, M. and Esteban, M.J. and Fontes, M. and Maday, Y. and Mehrmann, V. and Quadros, G. and Schilders, W. and Schuppert, A. and Tewkesbury, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European success stories in industrial mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2012, 978-3-642-23848-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on free energy and coarse-graining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12963,119 +13080,119 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engquist, Björn; Runborg, Olof; Tsai, Yen-Hsi R. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical analysis and multiscale computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 420 p., 2012, Series: Lecture Notes in Computational Science and Engineering, Vol. 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative low-temperature spectral asymptotics for reversible diffusions in temperature-dependent domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13083,289 +13200,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates for an Adaptive Biasing Potential scheme from a Wasserstein optimization perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Monte-Carlo sampling of metastable systems using non-local collective variable updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schönle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925966v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Monte-Carlo sampling of metastable systems using non-local collective variable updates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence rates for an Adaptive Biasing Potential scheme from a Wasserstein optimization perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425063v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape optimization of metastable states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13373,87 +13490,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-stationary distribution for kinetic SDEs with low regularity coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13461,187 +13578,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Ramil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral approach to the narrow escape problem in the disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Application of Reduced Basis Methods to Core Computation in APOLLO3 ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonah Conjungo Taumhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13689,856 +13806,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04300495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Chak</w:t>
+                <w:t xml:space="preserve">ADAPTIVE MULTILEVEL SPLITTING IN MOLECULAR DYNAMICS SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aristoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher G. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169540v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE MULTILEVEL SPLITTING IN MOLECULAR DYNAMICS SIMULATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Aristoff</w:t>
+                <w:t xml:space="preserve">A nonintrusive method to approximate linear systems with nonlinear parameter dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959109v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonintrusive method to approximate linear systems with nonlinear parameter dependence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two mathematical tools to analyze metastable stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845822v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two mathematical tools to analyze metastable stochastic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mathematical formalization of the parallel replica dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Luskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661385v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-macro models for viscoelastic fluids: modelling, mathematics and numerics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical formalization of the parallel replica dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langevin dynamics with constraints and computation of free energy differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596161v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langevin dynamics with constraints and computation of free energy differences</w:t>
+                <w:t xml:space="preserve">Diffusion Monte Carlo method: numerical analysis in a simple case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Makrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495517v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Monte Carlo method: numerical analysis in a simple case</w:t>
+                <w:t xml:space="preserve">Computation of free energy profiles with parallel adaptive dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jourdain</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14548,538 +14564,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical study of non-ideal electrostatic correlations in equilibrium electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Joubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Navier Boundary Condition and Geometric Conservation Law for surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6551, INRIA. 2008, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00285206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-energy-dissipative schemes for the Oldroyd-B model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mangoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6413, INRIA. 2008, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00204620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of complex fluids: A mathematical initiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6275, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00165171v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational formulation of the Generalized Navier Boundary Condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2006, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00081751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of MHD Flows with Moving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4277, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15089,100 +15105,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-échelles pour les fluides viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Ecole des Ponts ParisTech, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15192,105 +15208,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique et numérique de modèles pour les matériaux, de l'échelle microscopique à l'échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Dauphine - Paris IX, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00392808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15437,51 +15453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Santet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09677-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04634314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v22-33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Le Peutrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238244v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raed Blel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3979" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Parpas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03659510v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04190303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral-Valero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belkacemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Sekkat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A Pavliotis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorynina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314426v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1775" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189428v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upanshu Sharma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1412979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03747075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00207-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Gkeka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00415" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00796-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00202-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123442v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383232v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.06.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Samaey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.10.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Myerscough" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-020-00329-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Barati Farimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ceriotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trstanova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leimkuhler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0036" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hudson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0059-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab34bf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25778" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01056-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00861892v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Infante Acevedo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812120v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucas Pillaud-Vivien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-43" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389996v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-1992-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. Diop" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanfeng Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0105-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9613-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.11.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Mayne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schulten" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00120C" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Duncan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1491-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492916000039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-843KPBKB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Binder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748055v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Miasojedow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1048" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238595v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02952-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00873577v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13094133X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934641v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9365-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827263v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristoff" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923063" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013097" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-014-9266-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Cao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866811" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0769-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691939v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872681" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbing He" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500164" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00680278v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013077" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2012.5.357" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533000v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joubaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.07.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654570v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469622v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005799" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chipot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080600X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pommier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518708" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477302v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiya Minoukadeh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0426-y" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399986v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/9/006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Dickson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100926h" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674607v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900524t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.423" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370821v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010044" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.09.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336911v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9071-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02220-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/6/001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n4.a9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695952v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.06.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPD8R8BD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694626v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00025-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GPZJQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327453v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722086v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496681v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781565v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178827v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128219782001124?via%3Dihub" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00112-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696187v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385706v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Henkelman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_31-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_27-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860246v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917900v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Blassel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925966v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168622v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rachid" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959109v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845822v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661385v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Luskin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495517v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136428v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Makrini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654736v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Joubaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285206v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165171v3" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072310v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006797v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392808v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Santet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09677-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04634314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Journel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v22-33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Le Peutrec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nectoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238244v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Raed Blel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3979" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sch&#246;nle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gabri&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.113806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4098" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114313" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04156959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonah Conjungo Taumhas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Parpas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03659510v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Ramil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pigeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c07075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04190303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral-Valero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belkacemi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bianciotto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0151053" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyader" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2022.10.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Sekkat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Victorino Cardoso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373238" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A Pavliotis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023083" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gorynina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Perez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.220" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1934" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314426v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1775" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189428v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upanshu Sharma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1412979" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03747075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00207-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Gkeka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00415" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00796-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-021-00202-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123442v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.11.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595710v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shirts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33011/livecoms.4.1.1583" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AAP1652" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383232v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Di Ges&#249;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2019.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Samaey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Myerscough" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-020-00329-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Barati Farimani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ceriotti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Trstanova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Leimkuhler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hudson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Br&#233;hier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081440" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-019-0059-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186034" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab34bf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lopes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25778" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-019-01056-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00861892v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Infante Acevedo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.07.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01812120v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucas Pillaud-Vivien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-43" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-1992-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01794118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Louvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh M. Diop" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2017022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587011v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanfeng Zhao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohao Fu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueguang Shao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Olla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10055" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Assaraf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0105-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073201v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9613-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2015.11.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Mayne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Schulten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00277" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314233v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FD00120C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Duncan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-016-1491-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Alrachid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.01.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492916000039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-843KPBKB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gazeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1185" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151894v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Binder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Simpson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238595v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02952-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Miasojedow" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1048" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2014029" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862624v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2015.8.561" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Comer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Gumbart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pohorille" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506633n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721886v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00873577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/13094133X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-014-9365-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761735v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013097" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827263v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristoff" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130923063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abu005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809855v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-014-9266-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Cao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Cosmin Marinica" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ath&#232;nes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866811" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-013-0769-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745611v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201341005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704704v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C&#233;rou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691939v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872681" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676678v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingbing He" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500164" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00680278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dobson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013077" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2012.5.357" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460914v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9257-9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533000v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Joubaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.07.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654570v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2010.06.023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005799" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Chipot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/10080600X" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pommier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3518708" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477302v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiya Minoukadeh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-011-0426-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399986v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/23/9/006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Dickson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100926h" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900524t" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.423" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370821v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010044" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.09.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336911v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9071-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-09-02220-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/21/6/001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986848v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:072226" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135377v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2007.v5.n4.a9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875620v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Scemama" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2354490" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2003.06.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPD8R8BD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694626v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(02)00025-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GPZJQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741825v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327453v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rudi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pl&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G Tejada" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722086v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496681v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781565v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178827v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sciencedirect-com.extranet.enpc.fr/science/article/abs/pii/B9780128219782001124?via%3Dihub" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821978-2.00112-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696187v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385706v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Henkelman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes J&#243;nsson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Voter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_31-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686062v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42913-7_27-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860246v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511221v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917900v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Blassel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425063v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Carbone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925966v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyang Lin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168622v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720688v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539840v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Rachid" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300495v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959109v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845822v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Luskin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495517v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136428v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Makrini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136425v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654736v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Joubaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285206v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165171v3" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081751v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006797v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00392808v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>