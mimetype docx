--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Tsunami Inundation for the Island of Martinique to Nearby Large Earthquakes</w:t>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirel Colon Useche</w:t>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Clouard</w:t>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Audemard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+              <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120220093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812063v1</w:t>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+                <w:t xml:space="preserve">Simulation of Tsunami Inundation for the Island of Martinique to Nearby Large Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Sirel Colon Useche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Symithe</w:t>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120220093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+                <w:t xml:space="preserve">hal-03812063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mw 7.7 Tocopilla Earthquake of 14 November 2007 at the Southern Edge of the Northern Chile Seismic Gap: Rupture in the Deep Part of the Coupled Plate Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,260 +4947,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
+                <w:t xml:space="preserve">Comparative study using an UWB measurement system and a RAMAC GPR system for subsurface imaging of the Vaucluse karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gibert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Yedlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Wireless Information Technology and Systems (IEEE ICWITS 2010). Special Session on "Microwave Imaging".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. Paper WITS1254.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470504v1</w:t>
+                <w:t xml:space="preserve">hal-00519300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study using an UWB measurement system and a RAMAC GPR system for subsurface imaging of the Vaucluse karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yedlin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Wireless Information Technology and Systems (IEEE ICWITS 2010). Special Session on "Microwave Imaging".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. Paper WITS1254.pdf</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519300v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seismic attenuation behaviour using time reversal mirror, elastic signal amplitude and coda-Q analysis from an experiment in a mesoscopic natural medium at the LSBB Underground Laboratory Rustrel, France</w:t>
               </w:r>
@@ -5458,277 +5458,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of HV on noise and earthquake during the seismic sequence of Mw 7.2 Nippes, Haiti, earthquake (August 14th, 2021)</w:t>
+                <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+                <w:t xml:space="preserve">Miguel C. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748519v1</w:t>
+                <w:t xml:space="preserve">hal-04748457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
+                <w:t xml:space="preserve">Variability of HV on noise and earthquake during the seismic sequence of Mw 7.2 Nippes, Haiti, earthquake (August 14th, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel C. Neves</w:t>
+                <w:t xml:space="preserve">Giovanna Cultrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bletery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ambrois</w:t>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748457v1</w:t>
+                <w:t xml:space="preserve">hal-04748519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
               </w:r>
@@ -6569,51 +6569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Segu&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cubas Armas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3593330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon Useche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponce Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9225-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2010.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBSL8JF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pambrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04683.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Gori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiarabba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00711.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMGLSWP5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alavarado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2003.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSD9QKZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanorio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02412.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boroschek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00213-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-9811(02)00003-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00203-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7NLGWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yedlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrmann Zeyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Segu&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cubas Armas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3593330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon Useche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponce Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9225-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2010.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBSL8JF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pambrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04683.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Gori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiarabba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00711.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMGLSWP5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alavarado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2003.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSD9QKZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanorio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02412.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boroschek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00213-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-9811(02)00003-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00203-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7NLGWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yedlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrmann Zeyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>