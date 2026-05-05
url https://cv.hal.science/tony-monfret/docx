--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+                <w:t xml:space="preserve">Simulation of Tsunami Inundation for the Island of Martinique to Nearby Large Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Sirel Colon Useche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Symithe</w:t>
+                <w:t xml:space="preserve">Valérie Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120220093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+                <w:t xml:space="preserve">hal-03812063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Tsunami Inundation for the Island of Martinique to Nearby Large Earthquakes</w:t>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirel Colon Useche</w:t>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Clouard</w:t>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Audemard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+              <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120220093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812063v1</w:t>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
               </w:r>
@@ -1964,333 +1964,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and hydromechanical behavior of a fractured porous rock under a high pressure fluid injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismological study of the central Ecuadorian margin: Evidence of upper plate deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Derode</w:t>
+                <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">V. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
+                <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2010 - 3rd inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 01003, pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.139-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/idust/201101003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585737v1</w:t>
+                <w:t xml:space="preserve">hal-00585740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological study of the central Ecuadorian margin: Evidence of upper plate deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismicity and hydromechanical behavior of a fractured porous rock under a high pressure fluid injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Alvarez</w:t>
+                <w:t xml:space="preserve">B. Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Collot</w:t>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">i-DUST 2010 - 3rd inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01003, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/idust/201101003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00585740v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic time reversal mirror experiment in a mesoscoic natural medium at the low noise underground laboratory of Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,77 +2371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the simultaneous seismic, GPS and meteorological monitoring for the characterization of a large unstable mountain slope in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,278 +2499,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mw 7.7 Tocopilla Earthquake of 14 November 2007 at the Southern Edge of the Northern Chile Seismic Gap: Rupture in the Deep Part of the Coupled Plate Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pardo</w:t>
+                <w:t xml:space="preserve">Seismicity and Crustal Structure of the Polochic-Motagua Fault System Area (Guatemala)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080192⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (6), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.80.6.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407976v1</w:t>
+                <w:t xml:space="preserve">hal-00497737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and Crustal Structure of the Polochic-Motagua Fault System Area (Guatemala)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
+                <w:t xml:space="preserve">The Mw 7.7 Tocopilla Earthquake of 14 November 2007 at the Southern Edge of the Northern Chile Seismic Gap: Rupture in the Deep Part of the Coupled Plate Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vergne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (6), pp.977-984. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/gssrl.80.6.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120080192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497737v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional kinematic depth migration of converted waves: application to the 2002 Molise aftershock sequence (southern Italy)</w:t>
               </w:r>
@@ -2896,786 +2896,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00354699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow seismogenic zone detected from an offshore-onshore temporary seismic network in the Esmeraldas area (northern Ecuador)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Converted seismic wave investigation in the gulf of Corinth from local earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pontoise</w:t>
+                <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (2), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336 (4-5), pp.259-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2003GC000561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407338v1</w:t>
+                <w:t xml:space="preserve">hal-00407328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal seismicity in Central Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow seismogenic zone detected from an offshore-onshore temporary seismic network in the Esmeraldas area (northern Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Alavarado</w:t>
+                <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2003.12.001⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GC000561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407296v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new seismic tomography of Aigion area (Gulf of Corinth, Greece) from the 1991 data set.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+                <w:t xml:space="preserve">Crustal seismicity in Central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alavarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (8), pp.759-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2003.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02412.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00109358v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converted seismic wave investigation in the gulf of Corinth from local earthquakes</w:t>
+                <w:t xml:space="preserve">A new seismic tomography of Aigion area (Gulf of Corinth, Greece) from the 1991 data set.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Virieux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vanorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.11.014⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 159 (3), pp.1013-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02412.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407328v1</w:t>
+                <w:t xml:space="preserve">hal-00109358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity and stress distribution around Copiapo, northern Chile subduction zone using combined on- an off-shore seismic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 15, 1997 Punitaqui earthquake (Mw=7,1) : a destructive event within the subducting Nazca plate in Central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haessler</w:t>
+                <w:t xml:space="preserve">R. Boroschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dorbath</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Astroza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 132 (1), pp.197-217. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 345 (1-4), pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00052-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(01)00213-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406671v1</w:t>
+                <w:t xml:space="preserve">hal-00406714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 15, 1997 Punitaqui earthquake (Mw=7,1) : a destructive event within the subducting Nazca plate in Central Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismicity and stress distribution around Copiapo, northern Chile subduction zone using combined on- an off-shore seismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 132 (1), pp.197-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(02)00052-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-1951(01)00213-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406714v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismotectonic and stress distribution in the central Chile subduction zone</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4867,51 +4867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4947,303 +4947,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study using an UWB measurement system and a RAMAC GPR system for subsurface imaging of the Vaucluse karst aquifer</w:t>
+                <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yedlin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Wireless Information Technology and Systems (IEEE ICWITS 2010). Special Session on "Microwave Imaging".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. Paper WITS1254.pdf</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00519300v1</w:t>
+                <w:t xml:space="preserve">hal-00470504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab geometry depending on absolute velocities and possibilities of cyclicity, Insights from numerical modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study using an UWB measurement system and a RAMAC GPR system for subsurface imaging of the Vaucluse karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tric</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Yedlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dauvignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Wireless Information Technology and Systems (IEEE ICWITS 2010). Special Session on "Microwave Imaging".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Honolulu, United States. Paper WITS1254.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470504v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of seismic attenuation behaviour using time reversal mirror, elastic signal amplitude and coda-Q analysis from an experiment in a mesoscopic natural medium at the LSBB Underground Laboratory Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic time reversal experiment in the Low Noise Underground Laboratory, LSBB (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,277 +5708,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvert Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Symithe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482549v1</w:t>
+                <w:t xml:space="preserve">hal-03538773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ambient noise level of Raspberry Shake seismographs on the performance of the Ayiti-séismes platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sadrac St Fleur</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.S25E-0293</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538773v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6009,51 +6009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismicidad e implicaciones estructurales en el area de Esmeraldas (Norte de Ecuador): a partir de los experimentos Sublime y Esmeraldas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,103 +6125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for In Situ Characterization of Rock Slope Discontinuities: The &amp;quot;High-Pulse Poroelasticity Protocol&amp;quot; (HPPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides and Engineered Slopes. From the Past to the Future, vol. 1-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chen Z., Zhang JM.,Li ZK., Wu FQ., Ho K., pp.711-717, 2008</w:t>
@@ -6282,51 +6282,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Time Reversal Mirror Experiment in a Mesoscopic Natural Medium at the Low Noise Underground Laboratory of Rustrel, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Segu&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cubas Armas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3593330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon Useche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponce Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9225-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2010.08.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBSL8JF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pambrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04683.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Gori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiarabba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00711.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMGLSWP5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000561" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alavarado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2003.12.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSD9QKZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanorio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02412.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boroschek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00213-X" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-9811(02)00003-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00203-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7NLGWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yedlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrmann Zeyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Segu&#237;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Cubas Armas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Latorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2025.3593330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Douilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirel Colon Useche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertoldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pozzo Di Borgo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chantrait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32165-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monfret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ponce Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-014-9225-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranalli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu355" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50240" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.02.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2010.08.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBSL8JF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201101003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pambrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04683.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lyon-Caen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.80.6.977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080192" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latorre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale de Gori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiarabba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amato" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00711.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMGLSWP5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6ZF1W6S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407338v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000561" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrientos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alavarado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2003.12.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJSD9QKZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanorio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02412.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Comte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boroschek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astroza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00213-X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haessler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorbath" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(02)00052-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRKWFC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-9811(02)00003-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406700v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00203-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7NLGWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748378v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7914/SN/HY" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13526" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lomax" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yedlin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412497v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadrac St Fleur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497944v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Manchuel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrmann Zeyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>