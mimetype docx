--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -770,563 +770,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03525931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between the Oxidation Behaviors of Ti6242S, Ti6246, TiXT Alloys, and Pure Titanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kanjer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Herbst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioana Popa</w:t>
+                <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.283-294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10051-w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.257-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10043-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012444v1</w:t>
+                <w:t xml:space="preserve">hal-04012974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Oxidation Kinetics of Shot-Peened and Laser-Shock Peened Ti-Beta-21S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">Comparison Between the Oxidation Behaviors of Ti6242S, Ti6246, TiXT Alloys, and Pure Titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Montesin</w:t>
+                <w:t xml:space="preserve">Ioana Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidation of Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.257-270. </w:t>
+              <w:t xml:space="preserve">, 2021, 96 (3-4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10043-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10051-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012974v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation resistance and microstructure of laser-shock peened Ti-Beta-21S</w:t>
+                <w:t xml:space="preserve">Effect of mechanical surface treatments on the high temperature oxidation of pure titanium: the role of nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Optasanu</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126368⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.12045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02933755v1</w:t>
+                <w:t xml:space="preserve">cea-02970790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical surface treatments on the high temperature oxidation of pure titanium: the role of nitrogen</w:t>
+                <w:t xml:space="preserve">High temperature oxidation resistance and microstructure of laser-shock peened Ti-Beta-21S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 321, pp.12045. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403, pp.126368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02970790v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02933755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Mechanical Surface Treatment on High-Temperature Oxidation of Pure Titanium</w:t>
               </w:r>
@@ -1972,265 +1972,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771509v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Aspects of Internal Corrosion of Nuclear Clad Made of Zircaloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of Metal/Oxide Interface Mobility: Effects of Mechanical Stresses on Geometrical Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Raceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 223-225, pp.227-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.227⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 323-325, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771497v1</w:t>
+                <w:t xml:space="preserve">hal-00771485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Metal/Oxide Interface Mobility: Effects of Mechanical Stresses on Geometrical Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Aspects of Internal Corrosion of Nuclear Clad Made of Zircaloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Minne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Largenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Raceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 323-325, pp.109-114. </w:t>
+              <w:t xml:space="preserve">, 2012, 223-225, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.323-325.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771485v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Stressed Sub-Surface Contribution on Bulk Diffusion in Metallic Solids</w:t>
               </w:r>
@@ -2327,295 +2327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the U3O7 domain structure on cracking during the oxidation of UO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+                <w:t xml:space="preserve">Internal Interface Strains Effects on UO2/U3O7 Oxidation Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Palancher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Raceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.014⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297-301, pp.519-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772188v1</w:t>
+                <w:t xml:space="preserve">hal-00463283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Interface Strains Effects on UO2/U3O7 Oxidation Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Creton</w:t>
+                <w:t xml:space="preserve">Influence of the U3O7 domain structure on cracking during the oxidation of UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Palancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gamaléri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Micha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Raceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297-301, pp.519-524. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 402 (2-3), pp.167-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.297-301.519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463283v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach of the mechano-chemical coupling during the oxidation of uranium dioxide</w:t>
               </w:r>
@@ -2640,64 +2640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Desgranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Defect and Diffusion Forum, 289-292, pp.447-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33/Suppl.1, pp.165-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 586, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 252, pp.5384-5386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical method to determine the free surface energy of solids at different deformations and temperatures regimes : An application to Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Politano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechano-Chemical Aspects of High Temperature Oxidation: A Mesoscopic Model Applied to Zirconium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3730,261 +3730,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Effects on Zircaloy Oxidation : Experiment and Simulation</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Studies of Zr Oxidation: Stress and Anisotropy Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Montesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Valot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 408-412, pp.999 - 1006. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 203-205, pp.231 - 244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.408-412.999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.203-205.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911393v1</w:t>
+                <w:t xml:space="preserve">hal-01911394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Studies of Zr Oxidation: Stress and Anisotropy Effects</w:t>
+                <w:t xml:space="preserve">Texture Effects on Zircaloy Oxidation : Experiment and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Favergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 203-205, pp.231 - 244. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 408-412, pp.999 - 1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/ddf.203-205.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/msf.408-412.999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911394v1</w:t>
+                <w:t xml:space="preserve">hal-01911393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-Diffusion Coupling Applied to Oxygen Dissolution in Metals: Anisotropy Geometry and Mechanical Properties Gradient Effects</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-coincidence lattice method for the determination of epitaxy strains during oxidation of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Salles-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,222 +4564,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Texture in Steelcord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Absorption Corrections for X‐Ray Texture Measurement of Any Shape Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heizmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture, Stress, and Microstructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 14 (1), pp.573-578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/TSM.14-18.573⟩</w:t>
+              <w:t xml:space="preserve">, 1991, 14 (1), pp.567-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/TSM.14-18.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767693v1</w:t>
+                <w:t xml:space="preserve">hal-04767779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption Corrections for X‐Ray Texture Measurement of Any Shape Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Texture in Steelcord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heizmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Vadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture, Stress, and Microstructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 14 (1), pp.567-572. </w:t>
+              <w:t xml:space="preserve">, 1991, 14 (1), pp.573-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/TSM.14-18.567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/TSM.14-18.573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767779v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la texture cristallographique de fils par diffraction de rayons X: corrections d’absorption. Application au ”Steelcord”</w:t>
               </w:r>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Polish-French Conference on Reactivity of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Krakow, Poland</w:t>
@@ -5373,51 +5373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface Shock-peening treatment on high temperature oxidation of Titanium</w:t>
+                <w:t xml:space="preserve">Retarding the high temperature oxidation of Titanium by shot-peening surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
@@ -5474,75 +5474,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613898v1</w:t>
+                <w:t xml:space="preserve">hal-02613895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retarding the high temperature oxidation of Titanium by shot-peening surface treatment</w:t>
+                <w:t xml:space="preserve">Influence of surface Shock-peening treatment on high temperature oxidation of Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Kanjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelin Wu</w:t>
@@ -5599,297 +5599,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Surface Modification Technologies (SMT30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613895v1</w:t>
+                <w:t xml:space="preserve">hal-02613898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-assisted hydrogen diffusion in the presence of trapping sites in elasto-plastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des macro-hétérogénéités sur la déformation résiduelle des composants en 18MnNiMo-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartosz Grysakowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virgil Optasanu</w:t>
+                <w:t xml:space="preserve">Dominique Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Minne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grunenwald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439730v1</w:t>
+                <w:t xml:space="preserve">hal-03439753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des macro-hétérogénéités sur la déformation résiduelle des composants en 18MnNiMo-5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-assisted hydrogen diffusion in the presence of trapping sites in elasto-plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Grysakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jobard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439753v1</w:t>
+                <w:t xml:space="preserve">hal-03439730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche thermodynamique d'un modèle de diffusion de l'hydrogène dans un métal reposant sur un couplage mécano-chimique</w:t>
               </w:r>
@@ -5927,51 +5927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgil Optasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mechanical Strains in SHS Process: A Numerical Analysis by Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Montesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01636828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9678-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771509v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Raceanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9336-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Largenton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771485v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771464v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.519" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.33.supp1.165-172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207040115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ni&#232;pce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Politano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salazar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.04.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKL5DPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.12.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8FP9B7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Politano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marco Salazar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heizmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889892004849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L74LN1H1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/TSM.14-18.573" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vadon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/TSM.14-18.567" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Heizmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439730v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grysakowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grunenwald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jobard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nectoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767894v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.1631" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991METZ022S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04768307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Montesin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10310-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pacorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04222913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111547" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03525931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanjer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Optasanu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.110080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10043-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012444v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Popa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10051-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02970790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02933755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165205v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kanjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Dejardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9700-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marco de Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Geoffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01636828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9678-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vitry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaurenaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr04017a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771509v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Raceanu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-012-9336-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771485v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Minne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Largenton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.323-325.227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771464v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.309-310.149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.297-301.519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamal&#233;ri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.05.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.447" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.33.supp1.165-172" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207040115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374416v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ni&#232;pce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Politano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Salazar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.04.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKL5DPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.12.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8FP9B7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Politano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Marco Salazar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Favergeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-6563-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1G6PXBBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desserrey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Valot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.216-217.19" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.203-205.231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911393v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.408-412.999" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ddf.194-199.1017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911399v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sall&#232;s-Desvignes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.369-372.451" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salles-Desvignes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6454(99)00446-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BD6G5C3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/ssp.72.9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heizmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889892004849" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L74LN1H1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vadon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/TSM.14-18.567" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/TSM.14-18.573" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767851v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Heizmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cheveau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelin Wu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613898v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439753v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cotton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jobard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grysakowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grunenwald" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nectoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sallamand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mattei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767894v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.143-147.1631" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775946v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991METZ022S" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>