--- v0 (2026-04-11)
+++ v1 (2026-05-17)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">112998070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=S1MQL0cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,2205 +203,2205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Metabolomic and Lipidomic Profiling of Metabolic Dysfunction-Associated Fatty Liver Disease in Humans Using an Untargeted Multiplatform Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12111081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Glucose Fluxotype of the E. coli y-ome Using High-Resolution Fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Dinclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo11050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the mitochondrial trifunctional protein restrains tumor growth in oxidative lung carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivea Dias Amoedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharnaz Sarlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Obre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Begueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI133081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keshika Mahadeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony L Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (11), pp.1879-1886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotherapy-Resistant Human Acute Myeloid Leukemia Cells Are Not Enriched for Leukemic Stem Cells but Require Oxidative Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Saland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne de Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Aroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (7), pp.716-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/2159-8290.cd-16-0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02465205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the virulence of swine respiratory tract mycoplasmas through genome-scale metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele M. Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheila G. Mucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J P Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal endophytes of Vanilla planifolia across Réunion Island: isolation, distribution and biotransformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahnoo Khoyratty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hae Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, pp.301 - 301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-015-0522-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiles of key phenylpropanoid genes during Vanilla planifolia pod development reveal a positive correlation between PAL gene expression and vanillin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74, pp.304 - 314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of aromatic orchids endemic to the Mascarene Islands within a framework of sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Blambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sajb.2013.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolome of Vanilla planifolia (Orchidaceae) and related species under Cymbidium mosaic virus (CymMV) infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bartet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.25 - 34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic characterization of green pods from Vanilla planifolia accessions grown in La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hae Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (2), pp.258 - 265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoot differentiation from protocorm callus cultures of Vanilla planifolia (Orchidaceae): proteomic and metabolic responses at early stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young H. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (82), pp.1--18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-10-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological variation of Vanilla planifolia leaf metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hae Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Verpoorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71 (5-6), pp.567 - 573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Changes in Different Developmental Stages of Vanilla planifolia Pods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hae Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fock-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (17), pp.7651--7658. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf901508f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2390,275 +2411,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Stuani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Kaoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interesting traits in vanilla germplasm : Perspectives for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanilla 2011: New Discoveries and Opportunities in Vanilla Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Jamesburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,147 +2689,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mirande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Palama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2818,302 +2839,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the first NMR ring test inside MetaboHUB IA project on NMR acquisition and annotation of the NIST standard reference material of human plasma (SRM1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Investigation of the Mycoplasmas from the Swine Respiratory Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Maboni Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheila G Mucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony L Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. JOBIM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3181,51 +3202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E47C2B47"/>
+    <w:nsid w:val="5A015D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3412,51 +3433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-palama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4519-4502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112998070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12111081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saharnaz Sarlak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Obre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI133081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnoo Khoyratty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hae Choi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0522-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;colier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.11.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K42BT60-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Blambert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bartet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.07.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX9DCJ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfi Khatib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#244;me" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.03.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Menard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young H. Choi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verpoorte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMD2ZGXB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901508f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202952v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gigant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tony-palama" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4519-4502" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112998070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=S1MQL0cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangping Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12111081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Berg&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivea Dias Amoedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saharnaz Sarlak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Obre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Begueret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI133081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Toni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aroua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hosseini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.cd-16-0441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnoo Khoyratty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hae Choi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0522-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fock-Bastide" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;colier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noirot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.11.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K42BT60-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Blambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2013.02.129" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bartet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.07.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX9DCJ1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfi Khatib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand C&#244;me" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01187701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Menard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young H. Choi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-82" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Verpoorte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.12.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMD2ZGXB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Payet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901508f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gigant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>