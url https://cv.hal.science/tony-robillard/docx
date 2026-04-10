--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species, new locality records and descriptions of calling songs of Phaneropterinae from Sabah</w:t>
+                <w:t xml:space="preserve">New data on the calling songs of Gymnogryllus and Macrogryllus (Grylloidea, Gryllinae) from Sabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayang Fazrinah Binti Awg Damit</w:t>
@@ -179,8999 +179,9795 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5604 (4), pp.505-528. </w:t>
+              <w:t xml:space="preserve">, 2025, 5692 (1), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5604.4.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5692.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037822v1</w:t>
+                <w:t xml:space="preserve">hal-05581052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Xenogryllus Bolívar (Orthoptera, Gryllidae, Eneopterinae), extending the distribution of the genus to Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Kergoat</w:t>
+                <w:t xml:space="preserve">New species, new locality records and descriptions of calling songs of Phaneropterinae from Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayang Fazrinah Binti Awg Damit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5665 (4), pp.583-591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5665.4.7⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5604 (4), pp.505-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5604.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208098v1</w:t>
+                <w:t xml:space="preserve">hal-05037822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">A new species of Xenogryllus Bolívar (Orthoptera, Gryllidae, Eneopterinae), extending the distribution of the genus to Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe-Yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5665 (4), pp.583-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5665.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out‐of‐Africa: Origin of the Disjunct Distribution of Paleotropical Eneopterinae Crickets (Gryllidae, Xenogryllini)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhu‐qing He</w:t>
+                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.70019⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243558v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Poirier</w:t>
+                <w:t xml:space="preserve">Out‐of‐Africa: Origin of the Disjunct Distribution of Paleotropical Eneopterinae Crickets (Gryllidae, Xenogryllini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe‐yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu‐qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of little-known crickets from the subfamily Pteroplistinae (Orthoptera, Grylloidea) from Sabah and contribution to their bioacoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Museomics, molecular phylogeny and systematic revision of the Eurepini crickets ( Orthoptera: Gryllidae: Eneopterinae ), with description of two new genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Ning Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben H Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5506.2.3⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.389 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834298v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Ducetia (Tettigoniidae, Phaneropterinae) from Mindanao, Philippines based on bioacoustics, stridulatory file morphology and genetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+                <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Vendanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5468.1.8⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841112v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species and new records of Lebinthina (Grylloidea, Eneopterinae, Lebinthini) from Mindanao, Philippines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in wing resonance in dried preserved crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+                <w:t xml:space="preserve">Sophia Laskri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis B Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Montealegre-Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.1.8⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835005v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platybinthus, a new genus of Lebinthina crickets (Orthoptera, Gryllidae, Eneopterinae) from Maluka, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Taxonomy and calling songs of some species of Cardiodactylus (Gryllidae, Eneopterinae, Lebinthini) from New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlani Febrida Rahandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Ramandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daawia Daawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.856.2027⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5551 (2), pp.242-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5551.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949802v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Malem</w:t>
+                <w:t xml:space="preserve">New species of little-known crickets from the subfamily Pteroplistinae (Orthoptera, Grylloidea) from Sabah and contribution to their bioacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gorochov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5506 (2), pp.205-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5506.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198375v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the Eneopterinae (Orthoptera, Grylloidea, Gryllidae) from eastern Sabah</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A taxonomic review on the katydids of the genus Anthracites Redtenbacher, 1891 (Tettigoniidae: Conocephalinae: Agraeciini) from Mindanao, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Grumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Iii A. Gono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5315 (3), pp.231-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5315.3.2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 5507 (2), pp.313-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201059v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and bioacoustics of little-known Grylloidea crickets (Orthoptera, Ensifera) from Mindanao, Philippines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of Ducetia (Tettigoniidae, Phaneropterinae) from Mindanao, Philippines based on bioacoustics, stridulatory file morphology and genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5323 (3), pp.301-348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5323.3.1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 5468 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5468.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201055v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circadian calling activity of a lebinthine cricket with high-frequency calls is unaffected by cicada choruses in the day</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species and new records of Lebinthina (Grylloidea, Eneopterinae, Lebinthini) from Mindanao, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14641⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5507 (1), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936808v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of one new species of the genus Gymnogryllus (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key for African species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platybinthus, a new genus of Lebinthina crickets (Orthoptera, Gryllidae, Eneopterinae) from Maluka, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5369.4.8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.856.2027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415741v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and bioacoustics of scaly crickets (Orthoptera, Mogoplistidae, Mogoplistinae) from Borneo and Singapore</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodzay Bin Haji Abdul Wahab</w:t>
+                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5213.2.6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884636v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy constraints on female directional preference stabilize a male call component in a multimodal cricket duet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notes on the Eneopterinae (Orthoptera, Grylloidea, Gryllidae) from eastern Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hannah M ter Hofstede</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.011⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5315 (3), pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5315.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791657v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugabinthus, a new genus of Lebinthina (Orthoptera, Gryllidae, Eneopterinae) from New Guinea</w:t>
+                <w:t xml:space="preserve">Taxonomy and bioacoustics of little-known Grylloidea crickets (Orthoptera, Ensifera) from Mindanao, Philippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/jor.31.73800⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5323 (3), pp.301-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5323.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701072v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a native cricket species be used as a potential human food source?</w:t>
+                <w:t xml:space="preserve">The circadian calling activity of a lebinthine cricket with high-frequency calls is unaffected by cicada choruses in the day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature in Singapore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26107/NIS-2022-0125⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e14641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012250v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of acoustic traits in high frequency lebinthine crickets (Orthoptera: Eneopterinae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+                <w:t xml:space="preserve">Levels of Airborne Sound And Substrate-borne Vibration Calling Are Negatively Related Across Neotropical False-leaf Katydids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Kernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Martinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-022-01800-1⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icae025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701038v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Indigryllus (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini) from Kerala, India, with first data on acoustics and natural habitat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Monaal</w:t>
+                <w:t xml:space="preserve">Description of one new species of the genus Gymnogryllus (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key for African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Oumarou Ngoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nzoko Fiemapong Armand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5205 (6), pp.532-546. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 5369 (4), pp.591-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5369.4.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5205.6.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03851340v1</w:t>
+                <w:t xml:space="preserve">hal-04415741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the genus Monseremus Ingrisch, 2018 (Orthoptera, Stenopelmatoidea, Gryllacrididae) from Borneo</w:t>
+                <w:t xml:space="preserve">Taxonomy and bioacoustics of scaly crickets (Orthoptera, Mogoplistidae, Mogoplistinae) from Borneo and Singapore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razy Japir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur y C Chung</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodzay Bin Haji Abdul Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5165.1.5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5213 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5213.2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777505v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa and notes on bark and bush crickets (Orthoptera, Grylloidea, Gryllidae, Landrevinae and Podoscirtinae) from Sabah</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur y C Chung</w:t>
+                <w:t xml:space="preserve">Efficacy constraints on female directional preference stabilize a male call component in a multimodal cricket duet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara E Kernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica S Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah M ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5178.3.1⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763972v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two new species of Turanogryllini crickets (Orthoptera, Gryllidae, Gryllinae) from Cameroon, with identification keys for African species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+                <w:t xml:space="preserve">Rugabinthus, a new genus of Lebinthina (Orthoptera, Gryllidae, Eneopterinae) from New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of orthoptera research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.83 - 89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/jor.31.73389⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.9 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.31.73800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701053v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and bioecology of two new species of the genus &amp;lt;em&amp;gt;Cryncus&amp;lt;/em&amp;gt; (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key and distribution map of all African species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Simeu-Noutchom</w:t>
+                <w:t xml:space="preserve">Can a native cricket species be used as a potential human food source?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wei Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyn Uluhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Chong Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4908.4.2⟩</w:t>
+              <w:t xml:space="preserve">Nature in Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Supplement 1, pp.e2022125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26107/NIS-2022-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152982v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity of acoustic traits in high frequency lebinthine crickets (Orthoptera: Eneopterinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rodríguez Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-022-01800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319446v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily signaling rate and the duration of sound per signal are negatively related in Neotropical forest katydids Authors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurel B Symes</w:t>
+                <w:t xml:space="preserve">A new species of Indigryllus (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini) from Kerala, India, with first data on acoustics and natural habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sreebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icab138⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5205 (6), pp.532-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5205.6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319430v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa of the subtribe Lebinthina (Orthoptera: Gryllidae: Eneopterinae: Lebinthini) from New Guinea and nearby islands</w:t>
+                <w:t xml:space="preserve">A review of the genus Monseremus Ingrisch, 2018 (Orthoptera, Stenopelmatoidea, Gryllacrididae) from Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur y C Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5082 (6), pp.583-599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5082.6.5⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5165.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010517v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Phaloria (Orthoptera: Phalangopsidae: Phaloriinae) from West Papua (Indonesia)</w:t>
+                <w:t xml:space="preserve">New taxa and notes on bark and bush crickets (Orthoptera, Grylloidea, Gryllidae, Landrevinae and Podoscirtinae) from Sabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur y C Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4985 (4), pp.513-530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4985.4.5⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5178.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261803v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cahyo Rahmadi</w:t>
+                <w:t xml:space="preserve">Description of two new species of Turanogryllini crickets (Orthoptera, Gryllidae, Gryllinae) from Cameroon, with identification keys for African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevilor Kekeunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Mbadjoun Nzike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4991.1.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.83 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.31.73389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884654v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diversified circadian rhythms in the calling activity of eneopterine crickets (Orthoptera: Grylloidea: Gryllidae) from Southeast Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+                <w:t xml:space="preserve">Description and bioecology of two new species of the genus &amp;lt;em&amp;gt;Cryncus&amp;lt;/em&amp;gt; (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key and distribution map of all African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevilor Kekeunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Simeu-Noutchom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1973562⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4908 (4), pp.473-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4908.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351938v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population divergence in the acoustic properties of crickets during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga‐barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3323⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319442v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Journal of Taxonomy: a deeper look into a decade of data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Donat Agosti</w:t>
+                <w:t xml:space="preserve">Daily signaling rate and the duration of sound per signal are negatively related in Neotropical forest katydids Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel B Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon J Martinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara E Kernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1597⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icab138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006527v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title: Inter-individual differences of calling and exploratory behaviour in a lebinthine cricket species hint at different mate-finding strategies Running title: Repeatability of acoustic display and exploration</w:t>
+                <w:t xml:space="preserve">New taxa of the subtribe Lebinthina (Orthoptera: Gryllidae: Eneopterinae: Lebinthini) from New Guinea and nearby islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schöneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5082 (6), pp.583-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5082.6.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460388v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the genus Changiola (Orthoptera: Grylloidea: Pteroplistinae) and description of the first species from Borneo</w:t>
+                <w:t xml:space="preserve">New species of Phaloria (Orthoptera: Phalangopsidae: Phaloriinae) from West Papua (Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amira Aqilah Muhammad</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4941 (1), pp.101-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4941.1.6⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4985 (4), pp.513-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4985.4.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261801v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the cricket genus Nisitrus Saussure (Orthoptera: Gryllidae: Eneopterinae) and descriptions of five new species</w:t>
+                <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Authur y C Chung</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Rahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.761.1449⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4991 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4991.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319439v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudolebinthus lunipterus sp. nov.: a striking deaf and mute new cricket from Malawi (Orthoptera, Gryllidae, Eneopterinae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Nattier</w:t>
+                <w:t xml:space="preserve">Highly diversified circadian rhythms in the calling activity of eneopterine crickets (Orthoptera: Grylloidea: Gryllidae) from Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8204⟩</w:t>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1973562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465114v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel system of communication in crickets originated at the same time as bat echolocation and includes male-male multimodal communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+                <w:t xml:space="preserve">Population divergence in the acoustic properties of crickets during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-020-1666-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (7), pp.e03323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446809v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species and new records of Pseudolebinthus crickets from Malawi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Journal of Taxonomy: a deeper look into a decade of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Guidoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donat Agosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4790.1.10⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 782, pp.173-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866085v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling songs of Neotropical katydids (Orthoptera: Tettigoniidae) from Panama</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sharon Martinson</w:t>
+                <w:t xml:space="preserve">Title: Inter-individual differences of calling and exploratory behaviour in a lebinthine cricket species hint at different mate-finding strategies Running title: Repeatability of acoustic display and exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085222v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic study of &amp;lt;em&amp;gt;Lebinthus&amp;lt;/em&amp;gt; Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of the genus Changiola (Orthoptera: Grylloidea: Pteroplistinae) and description of the first species from Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Yap</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Aqilah Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4816 (4), pp.401-438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4816.4.1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4941 (1), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4941.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884570v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of the genus Xenogryllus Bolívar, 1890 (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haisheng Yin</w:t>
+                <w:t xml:space="preserve">Revision of the cricket genus Nisitrus Saussure (Orthoptera: Gryllidae: Eneopterinae) and descriptions of five new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodzay Bin Haji Abdul Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authur y C Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.3.1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 761, pp.1 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.761.1449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866078v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des types de la collection de phasmes du Muséum national d’Histoire naturelle de Paris (Insecta, Phasmatodea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Depraetere</w:t>
+                <w:t xml:space="preserve">Pseudolebinthus lunipterus sp. nov.: a striking deaf and mute new cricket from Malawi (Orthoptera, Gryllidae, Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2019v41a11⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614621v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships in the cricket tribe Xenogryllini (Orthoptera, Gryllidae, Eneopterinae) and description of the Indian genus Indigryllus gen. nov.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Dong</w:t>
+                <w:t xml:space="preserve">Novel system of communication in crickets originated at the same time as bat echolocation and includes male-male multimodal communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Benavides-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12298⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-020-1666-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453481v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of the genus Hilethera Uvarov, 1923 (Orthoptera: Acrididae: Oedipodinae) from China and its complete mitochondrial genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhenning Chen</w:t>
+                <w:t xml:space="preserve">A new species and new records of Pseudolebinthus crickets from Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond J Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4564 (2), pp.514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4564.2.10⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4790 (1), pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4790.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454368v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic review of the genus Paranisitra Chopard (Orthoptera: Gryllidae: Eneopterinae: Nisitrini) with description of a new species from Mindanao</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+                <w:t xml:space="preserve">Calling songs of Neotropical katydids (Orthoptera: Tettigoniidae) from Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Martinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4568.1.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.137-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.29.46371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626287v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed warblers in the Marquesas Islands: song divergence and plumage convergence of two distinct lineages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic study of &amp;lt;em&amp;gt;Lebinthus&amp;lt;/em&amp;gt; Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01584197.2019.1597633⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4816 (4), pp.401-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4816.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626269v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crickets of the subfamily Eneopterinae (Orthoptera: Grylloidea) from Sandakan, Sabah: one new species and calling songs of a sympatric species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+                <w:t xml:space="preserve">Taxonomic revision of the genus Xenogryllus Bolívar, 1890 (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4619 (2), pp.347-363. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 4545 (3), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4619.2.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433079v1</w:t>
+                <w:t xml:space="preserve">hal-02866078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue des types de la collection de phasmes du Muséum national d’Histoire naturelle de Paris (Insecta, Phasmatodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloë Chester</w:t>
+                <w:t xml:space="preserve">Emmanuel Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+                <w:t xml:space="preserve">Nicolas Cliquenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Deroin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (11), pp.181-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2019v41a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848026v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic relationships in the cricket tribe Xenogryllini (Orthoptera, Gryllidae, Eneopterinae) and description of the Indian genus Indigryllus gen. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (4), pp.789-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501783v1</w:t>
+                <w:t xml:space="preserve">hal-02453481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802-2018: a 220-year history of the Muséum periodicals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Deroin</w:t>
+                <w:t xml:space="preserve">A new species of the genus Hilethera Uvarov, 1923 (Orthoptera: Acrididae: Oedipodinae) from China and its complete mitochondrial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengquan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2018v40a1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4564 (2), pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4564.2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006584v1</w:t>
+                <w:t xml:space="preserve">hal-02454368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biogéographie des grillons Eneopterinae : un tour du monde en quatre-vingts… millions d’années</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic review of the genus Paranisitra Chopard (Orthoptera: Gryllidae: Eneopterinae: Nisitrini) with description of a new species from Mindanao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl A Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4568 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4568.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885300v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic patterns and diversification dynamics of the genus Cardiodactylus Saussure (Orthoptera, Grylloidea, Eneopterinae) in Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shengquan Xu</w:t>
+                <w:t xml:space="preserve">Reed warblers in the Marquesas Islands: song divergence and plumage convergence of two distinct lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin E Omland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Emu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (3), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01584197.2019.1597633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433078v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa and notes on spine-headed katydids (Orthoptera: Conocephalinae: Agraeciini) from the Philippines</w:t>
+                <w:t xml:space="preserve">Crickets of the subfamily Eneopterinae (Orthoptera: Grylloidea) from Sandakan, Sabah: one new species and calling songs of a sympatric species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4462 (3), pp.331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4462.3.2⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4619 (2), pp.347-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4619.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885288v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lineages of Lebinthini from Australia (Orthoptera: Gryllidae: Eneopterinae)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.2.2⟩</w:t>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787494v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the growing use of sounds in systematics and synecology: why an acoustic signal cannot become an onomatophore</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/bionomina.13.1.2⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349619v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Pseudolebinthus (Orthoptera, Gryllidae, Eneopterinae) with the description of a new species from Southeast Africa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802-2018: a 220-year history of the Muséum periodicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4521.2.7⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2018v40a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885319v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biogéographie des grillons Eneopterinae : un tour du monde en quatre-vingts… millions d’années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligypterus najtae n. sp. from Mounts Tumuc-Humac in French Guiana (Orthoptera, Grylloidea, Gryllidae, Eneopterinae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic patterns and diversification dynamics of the genus Cardiodactylus Saussure (Orthoptera, Grylloidea, Eneopterinae) in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Rahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natállia Vicente</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shengquan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/z2017n1a14⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885323v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same-sex sexual behavior in Xenogryllus marmoratus (Haan, 1844) (Grylloidea: Gryllidae: Eneopterinae): Observation in the wild from YouTube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Olivero</w:t>
+                <w:t xml:space="preserve">New taxa and notes on spine-headed katydids (Orthoptera: Conocephalinae: Agraeciini) from the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/jor.26.14569⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4462 (3), pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4462.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885175v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New lineages of Lebinthini from Australia (Orthoptera: Gryllidae: Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Ning Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4392 (2), pp.241-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Revision of the genus Pseudolebinthus (Orthoptera, Gryllidae, Eneopterinae) with the description of a new species from Southeast Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4268 (1), pp.101-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4521 (2), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4521.2.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885144v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing with exceptionally thin tympana: Ear morphology and tympanal membrane vibrations in eneopterine crickets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Römer</w:t>
+                <w:t xml:space="preserve">Reflections on the growing use of sounds in systematics and synecology: why an acoustic signal cannot become an onomatophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne K D Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15282-z⟩</w:t>
+              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.13.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651653v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Yotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.2199-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Eneopterinae crickets (Orthoptera: Gryllidae) from Luzon, Philippines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Yap</w:t>
+                <w:t xml:space="preserve">Ligypterus najtae n. sp. from Mounts Tumuc-Humac in French Guiana (Orthoptera, Grylloidea, Gryllidae, Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4139.1.5⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/z2017n1a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006642v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Same-sex sexual behavior in Xenogryllus marmoratus (Haan, 1844) (Grylloidea: Gryllidae: Eneopterinae): Observation in the wild from YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.26.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096383v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Communication System by Sensory Exploitation of Startle Behavior</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.10.064⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4268 (1), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949799v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+                <w:t xml:space="preserve">Hearing with exceptionally thin tympana: Ear morphology and tympanal membrane vibrations in eneopterine crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik S Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne K D Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.15266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15282-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Soil Type Together Explain the Distribution of Microendemic Species in a Biodiversity Hotspot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080811⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04669728v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the cercal sensory system in a tropical cricket clade (Orthoptera: Grylloidea: Eneopterinae): a phylogenetic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élodie Blanchet</w:t>
+                <w:t xml:space="preserve">Two new species of Eneopterinae crickets (Orthoptera: Gryllidae) from Luzon, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01371.x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4139 (1), pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4139.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551094v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Anso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521782v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Evolution of a Communication System by Sensory Exploitation of Startle Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthold Hedwig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (24), pp.3245-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915980v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916660v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Climate and Soil Type Together Explain the Distribution of Microendemic Species in a Biodiversity Hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916656v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04669728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the cercal sensory system in a tropical cricket clade (Orthoptera: Grylloidea: Eneopterinae): a phylogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (3), pp.614-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01371.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (4), pp.853-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1508), pp.3309-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (6), pp.579-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (3), pp.219-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9181,525 +9977,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in wood-eating cockroaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the origin of old lineages in New Caledonia: a geologically-informed test of the island-hopping hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9709,231 +10505,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea) Running title: New Heminicsara from West Papua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahyo Ramadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic study of Lebinthus Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines Running title: Taxonomy of Philippine Lebinthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B. Baroga-Barbecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl A Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9943,144 +10739,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects of Mount Wilhelm, Papua New Guinea - volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robillard Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legendre Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villemant Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Leponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle. 214, 599p., 2020, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-836-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10227,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Fazrinah Binti Awg Damit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razy Japir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y.C. Chung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5604.4.4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Yuan Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5665.4.7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe&#8208;yuan Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Jaiswara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu&#8208;qing He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.70019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gorochov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5506.2.3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04841112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewel Anne G. Salvador" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Macas Nu&#241;eza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5468.1.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cayle M. Bahoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Mae M. Sabang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.1.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.856.2027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5315.3.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5323.3.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah ter Hofstede" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philene Corinne Aude Um Nyobe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Oumarou Ngoute" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzoko Fiemapong Armand Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5369.4.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodzay Bin Haji Abdul Wahab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5213.2.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara E Kernan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica S Jones" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sch&#246;neich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M ter Hofstede" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei Chia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyn Uluhia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chong Kuo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26107/NIS-2022-0125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Ballesteros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-022-01800-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sreebin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monaal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5205.6.2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur y C Chung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5165.1.5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5178.3.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevilor Kekeunou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mbadjoun Nzike" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simeu-Noutchom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4908.4.2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Symes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon J Martinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab138" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5082.6.5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4985.4.5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrid Ingrisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Rahmadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4991.1.8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1973562" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319442v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3323" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;nichou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guidoti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donat Agosti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1597" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aqilah Muhammad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4941.1.6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authur y C Chung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.761.1449" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02465114v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J Murphy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Benavides-Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-020-1666-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4790.1.10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Symes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Martinson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.29.46371" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Yap" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4816.4.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Yin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.3.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delfosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliquenois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2019v41a11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454368v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong Guan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4564.2.10" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl A Yap" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4568.1.5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cibois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Friedman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Omland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01584197.2019.1597633" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433079v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4619.2.9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2018v40a1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885300v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433078v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.06.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4462.3.2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ning Su" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.2.2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.13.1.2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885319v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4521.2.7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Olivero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.26.14569" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik S Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich R&#246;mer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne K D Schmidt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15282-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4139.1.5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949799v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Hedwig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.10.064" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080811" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319440v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946318v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936842v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robillard Tony" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemant Claire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Fazrinah Binti Awg Damit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razy Japir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y.C. Chung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5692.1.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5604.4.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Yuan Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5665.4.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe&#8208;yuan Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Jaiswara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu&#8208;qing He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.70019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ning Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben H Warren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Laskri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis B Holmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dixon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Montealegre-Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Depraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlani Febrida Rahandra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Ramandey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daawia Daawia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5551.2.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gorochov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5506.2.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Mae M. Sabang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cayle M. Bahoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Grumo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iii A. Gono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewel Anne G. Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.2.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04841112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Macas Nu&#241;eza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5468.1.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.1.8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.856.2027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5315.3.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5323.3.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah ter Hofstede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14641" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Kernan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Martinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icae025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philene Corinne Aude Um Nyobe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Oumarou Ngoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzoko Fiemapong Armand Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5369.4.8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodzay Bin Haji Abdul Wahab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5213.2.6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara E Kernan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica S Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sch&#246;neich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M ter Hofstede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei Chia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyn Uluhia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chong Kuo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26107/NIS-2022-0125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Ballesteros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-022-01800-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sreebin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5205.6.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur y C Chung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5165.1.5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5178.3.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevilor Kekeunou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mbadjoun Nzike" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simeu-Noutchom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4908.4.2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Symes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon J Martinson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5082.6.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4985.4.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrid Ingrisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Rahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4991.1.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1973562" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3323" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;nichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guidoti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donat Agosti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1597" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aqilah Muhammad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4941.1.6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authur y C Chung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.761.1449" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02465114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J Murphy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Benavides-Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-020-1666-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4790.1.10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Symes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.29.46371" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Yap" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4816.4.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Yin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.3.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delfosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliquenois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2019v41a11" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12298" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong Guan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Xu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4564.2.10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl A Yap" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4568.1.5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cibois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Friedman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Omland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01584197.2019.1597633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4619.2.9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2018v40a1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.06.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4462.3.2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.2.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4521.2.7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349619v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.13.1.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Olivero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.26.14569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik S Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich R&#246;mer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne K D Schmidt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15282-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4139.1.5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Hedwig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.10.064" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080811" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946318v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robillard Tony" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemant Claire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>