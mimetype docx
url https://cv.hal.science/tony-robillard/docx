--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,9908 +66,10272 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on the calling songs of Gymnogryllus and Macrogryllus (Grylloidea, Gryllinae) from Sabah</w:t>
+                <w:t xml:space="preserve">Integrative taxonomic revision and review of the bioacoustics of the cricket genus Eneoptera (Orthoptera, Gryllidae, Eneopterinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Benavides-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Carlos Frankl Sperber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5692 (1), pp.108-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5692.1.5⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 5763 (3), pp.301-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5763.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581052v1</w:t>
+                <w:t xml:space="preserve">hal-05581057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species, new locality records and descriptions of calling songs of Phaneropterinae from Sabah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new species of Anelytra (Orthoptera, Tettigoniidae, Agraeciini) from Visayas, Philippines, with the descriptions of their calling songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Aster T. Badon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5604 (4), pp.505-528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5604.4.4⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 5768 (1), pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5768.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037822v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Xenogryllus Bolívar (Orthoptera, Gryllidae, Eneopterinae), extending the distribution of the genus to Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out‐of‐Africa: Origin of the Disjunct Distribution of Paleotropical Eneopterinae Crickets (Gryllidae, Xenogryllini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhe‐yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu‐qing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5665.4.7⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (1), pp.116-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.70019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208098v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergent evolution of harmonic hopping: multiple origins of high-frequency calls in crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thorin Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Gaiddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis B Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Montealegre-Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229 (6), pp.251734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out‐of‐Africa: Origin of the Disjunct Distribution of Paleotropical Eneopterinae Crickets (Gryllidae, Xenogryllini)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+                <w:t xml:space="preserve">New species, new locality records and descriptions of calling songs of Phaneropterinae from Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhu‐qing He</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dayang Fazrinah Binti Awg Damit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.70019⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5604 (4), pp.505-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5604.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243558v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museomics, molecular phylogeny and systematic revision of the Eurepini crickets ( Orthoptera: Gryllidae: Eneopterinae ), with description of two new genera</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">You Ning Su</w:t>
+                <w:t xml:space="preserve">New data on the calling songs of Gymnogryllus and Macrogryllus (Grylloidea, Gryllinae) from Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayang Fazrinah Binti Awg Damit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12622⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5692 (1), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5692.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581049v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new species of Xenogryllus Bolívar (Orthoptera, Gryllidae, Eneopterinae), extending the distribution of the genus to Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe-Yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5665 (4), pp.583-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5665.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in wing resonance in dried preserved crickets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In good form: morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delapré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241147⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581047v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and calling songs of some species of Cardiodactylus (Gryllidae, Eneopterinae, Lebinthini) from New Guinea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daawia Daawia</w:t>
+                <w:t xml:space="preserve">Early colonization of New Caledonia by ultrasonic crickets from New Guinea (Orthoptera: Gryllidae: Eneopterinae): Historical biogeography and description of a new genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vendanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5551.2.2⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581045v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04816558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species of little-known crickets from the subfamily Pteroplistinae (Orthoptera, Grylloidea) from Sabah and contribution to their bioacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gorochov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5506 (2), pp.205-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.5506.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomic review on the katydids of the genus Anthracites Redtenbacher, 1891 (Tettigoniidae: Conocephalinae: Agraeciini) from Mindanao, Philippines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+                <w:t xml:space="preserve">Museomics, molecular phylogeny and systematic revision of the Eurepini crickets ( Orthoptera: Gryllidae: Eneopterinae ), with description of two new genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Ning Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben H Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.2.5⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.389 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581042v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Ducetia (Tettigoniidae, Phaneropterinae) from Mindanao, Philippines based on bioacoustics, stridulatory file morphology and genetic data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in wing resonance in dried preserved crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Laskri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis B Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Montealegre-Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5468.1.8⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841112v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species and new records of Lebinthina (Grylloidea, Eneopterinae, Lebinthini) from Mindanao, Philippines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taxonomy and calling songs of some species of Cardiodactylus (Gryllidae, Eneopterinae, Lebinthini) from New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erlani Febrida Rahandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunice Ramandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daawia Daawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5507 (1), pp.167-178. </w:t>
+              <w:t xml:space="preserve">, 2024, 5551 (2), pp.242-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5551.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835005v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platybinthus, a new genus of Lebinthina crickets (Orthoptera, Gryllidae, Eneopterinae) from Maluka, Indonesia</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A taxonomic review on the katydids of the genus Anthracites Redtenbacher, 1891 (Tettigoniidae: Conocephalinae: Agraeciini) from Mindanao, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Grumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Iii A. Gono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2023.856.2027⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5507 (2), pp.313-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949802v1</w:t>
+                <w:t xml:space="preserve">hal-05581042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new species of Ducetia (Tettigoniidae, Phaneropterinae) from Mindanao, Philippines based on bioacoustics, stridulatory file morphology and genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5468 (1), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5468.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198375v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes on the Eneopterinae (Orthoptera, Grylloidea, Gryllidae) from eastern Sabah</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new species and new records of Lebinthina (Grylloidea, Eneopterinae, Lebinthini) from Mindanao, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5315 (3), pp.231-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5315.3.2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 5507 (1), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5507.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201059v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and bioacoustics of little-known Grylloidea crickets (Orthoptera, Ensifera) from Mindanao, Philippines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5323.3.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201055v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circadian calling activity of a lebinthine cricket with high-frequency calls is unaffected by cicada choruses in the day</w:t>
+                <w:t xml:space="preserve">Notes on the Eneopterinae (Orthoptera, Grylloidea, Gryllidae) from eastern Sabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14641⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5315 (3), pp.231-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5315.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936808v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of Airborne Sound And Substrate-borne Vibration Calling Are Negatively Related Across Neotropical False-leaf Katydids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Platybinthus, a new genus of Lebinthina crickets (Orthoptera, Gryllidae, Eneopterinae) from Maluka, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icae025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2023.856.2027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05581035v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of one new species of the genus Gymnogryllus (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key for African species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Libin Ma</w:t>
+                <w:t xml:space="preserve">Taxonomy and bioacoustics of little-known Grylloidea crickets (Orthoptera, Ensifera) from Mindanao, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewel Anne G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Mae M. Sabang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cayle M. Bahoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Macas Nuñeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5369 (4), pp.591-596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5369.4.8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 5323 (3), pp.301-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5323.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415741v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy and bioacoustics of scaly crickets (Orthoptera, Mogoplistidae, Mogoplistinae) from Borneo and Singapore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The circadian calling activity of a lebinthine cricket with high-frequency calls is unaffected by cicada choruses in the day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5213.2.6⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e14641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884636v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy constraints on female directional preference stabilize a male call component in a multimodal cricket duet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levels of Airborne Sound And Substrate-borne Vibration Calling Are Negatively Related Across Neotropical False-leaf Katydids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Kernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Martinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara E Kernan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.011⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (1), pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icae025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791657v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugabinthus, a new genus of Lebinthina (Orthoptera, Gryllidae, Eneopterinae) from New Guinea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of one new species of the genus Gymnogryllus (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key for African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Oumarou Ngoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nzoko Fiemapong Armand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/jor.31.73800⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5369 (4), pp.591-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5369.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701072v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a native cricket species be used as a potential human food source?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wei Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyn Uluhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Chong Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature in Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Supplement 1, pp.e2022125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26107/NIS-2022-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of acoustic traits in high frequency lebinthine crickets (Orthoptera: Eneopterinae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rodríguez Ballesteros</w:t>
+                <w:t xml:space="preserve">Rugabinthus, a new genus of Lebinthina (Orthoptera, Gryllidae, Eneopterinae) from New Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (3), pp.29. </w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.9 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-022-01800-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/jor.31.73800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701038v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Indigryllus (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini) from Kerala, India, with first data on acoustics and natural habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+                <w:t xml:space="preserve">A review of the genus Monseremus Ingrisch, 2018 (Orthoptera, Stenopelmatoidea, Gryllacrididae) from Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sreebin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arthur y C Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5205 (6), pp.532-546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5205.6.2⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5165.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851340v1</w:t>
+                <w:t xml:space="preserve">hal-03777505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the genus Monseremus Ingrisch, 2018 (Orthoptera, Stenopelmatoidea, Gryllacrididae) from Borneo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomy and bioacoustics of scaly crickets (Orthoptera, Mogoplistidae, Mogoplistinae) from Borneo and Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodzay Bin Haji Abdul Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5165.1.5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5213 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5213.2.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777505v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa and notes on bark and bush crickets (Orthoptera, Grylloidea, Gryllidae, Landrevinae and Podoscirtinae) from Sabah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy constraints on female directional preference stabilize a male call component in a multimodal cricket duet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara E Kernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica S Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah M ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5178.3.1⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2022.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763972v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two new species of Turanogryllini crickets (Orthoptera, Gryllidae, Gryllinae) from Cameroon, with identification keys for African species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phenotypic plasticity of acoustic traits in high frequency lebinthine crickets (Orthoptera: Eneopterinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rodríguez Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (3), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-022-01800-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/jor.31.73389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701053v1</w:t>
+                <w:t xml:space="preserve">hal-03701038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and bioecology of two new species of the genus &amp;lt;em&amp;gt;Cryncus&amp;lt;/em&amp;gt; (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key and distribution map of all African species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new species of Indigryllus (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini) from Kerala, India, with first data on acoustics and natural habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sreebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4908 (4), pp.473-488. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 5205 (6), pp.532-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5205.6.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4908.4.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03152982v1</w:t>
+                <w:t xml:space="preserve">hal-03851340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New taxa and notes on bark and bush crickets (Orthoptera, Grylloidea, Gryllidae, Landrevinae and Podoscirtinae) from Sabah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur y C Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5178.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319446v1</w:t>
+                <w:t xml:space="preserve">hal-03763972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily signaling rate and the duration of sound per signal are negatively related in Neotropical forest katydids Authors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Description of two new species of Turanogryllini crickets (Orthoptera, Gryllidae, Gryllinae) from Cameroon, with identification keys for African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon J Martinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ciara E Kernan</w:t>
+                <w:t xml:space="preserve">Sevilor Kekeunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Mbadjoun Nzike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icb/icab138⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.83 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.31.73389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319430v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa of the subtribe Lebinthina (Orthoptera: Gryllidae: Eneopterinae: Lebinthini) from New Guinea and nearby islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phylogeny, systematics and evolution of calling songs of the Lebinthini crickets (Orthoptera, Grylloidea, Eneopterinae), with description of two new genera Short title for header: systematics and evolution of Lebinthini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Kai Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga‐barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5082.6.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010517v1</w:t>
+                <w:t xml:space="preserve">hal-03319446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species of Phaloria (Orthoptera: Phalangopsidae: Phaloriinae) from West Papua (Indonesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily signaling rate and the duration of sound per signal are negatively related in Neotropical forest katydids Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurel B Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon J Martinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara E Kernan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4985.4.5⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icab138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261803v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New taxa of the subtribe Lebinthina (Orthoptera: Gryllidae: Eneopterinae: Lebinthini) from New Guinea and nearby islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4991 (1), pp.161-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4991.1.8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5082 (6), pp.583-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5082.6.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884654v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diversified circadian rhythms in the calling activity of eneopterine crickets (Orthoptera: Grylloidea: Gryllidae) from Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and bioecology of two new species of the genus &amp;lt;em&amp;gt;Cryncus&amp;lt;/em&amp;gt; (Orthoptera, Gryllidae, Gryllinae) from Cameroon with a key and distribution map of all African species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philene Corinne Aude Um Nyobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevilor Kekeunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Simeu-Noutchom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioacoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1973562⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4908 (4), pp.473-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4908.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351938v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population divergence in the acoustic properties of crickets during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New species of Phaloria (Orthoptera: Phalangopsidae: Phaloriinae) from West Papua (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3323⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4985 (4), pp.513-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4985.4.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319442v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Journal of Taxonomy: a deeper look into a decade of data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Rahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1597⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4991 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4991.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006527v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title: Inter-individual differences of calling and exploratory behaviour in a lebinthine cricket species hint at different mate-finding strategies Running title: Repeatability of acoustic display and exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly diversified circadian rhythms in the calling activity of eneopterine crickets (Orthoptera: Grylloidea: Gryllidae) from Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09524622.2021.1973562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460388v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the genus Changiola (Orthoptera: Grylloidea: Pteroplistinae) and description of the first species from Borneo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population divergence in the acoustic properties of crickets during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4941.1.6⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (7), pp.e03323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261801v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the cricket genus Nisitrus Saussure (Orthoptera: Gryllidae: Eneopterinae) and descriptions of five new species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Journal of Taxonomy: a deeper look into a decade of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Guidoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donat Agosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 761, pp.1 - 75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 782, pp.173-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.782.1597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2021.761.1449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319439v1</w:t>
+                <w:t xml:space="preserve">hal-04006527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudolebinthus lunipterus sp. nov.: a striking deaf and mute new cricket from Malawi (Orthoptera, Gryllidae, Eneopterinae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Title: Inter-individual differences of calling and exploratory behaviour in a lebinthine cricket species hint at different mate-finding strategies Running title: Repeatability of acoustic display and exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465114v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel system of communication in crickets originated at the same time as bat echolocation and includes male-male multimodal communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review of the genus Changiola (Orthoptera: Grylloidea: Pteroplistinae) and description of the first species from Borneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Aqilah Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4941 (1), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4941.1.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-020-1666-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446809v1</w:t>
+                <w:t xml:space="preserve">hal-03261801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species and new records of Pseudolebinthus crickets from Malawi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revision of the cricket genus Nisitrus Saussure (Orthoptera: Gryllidae: Eneopterinae) and descriptions of five new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodzay Bin Haji Abdul Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authur y C Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond J Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4790.1.10⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 761, pp.1 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2021.761.1449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866085v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calling songs of Neotropical katydids (Orthoptera: Tettigoniidae) from Panama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Novel system of communication in crickets originated at the same time as bat echolocation and includes male-male multimodal communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Benavides-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-020-1666-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/jor.29.46371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03085222v1</w:t>
+                <w:t xml:space="preserve">hal-02446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic study of &amp;lt;em&amp;gt;Lebinthus&amp;lt;/em&amp;gt; Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new species and new records of Pseudolebinthus crickets from Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Yap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Raymond J Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4816 (4), pp.401-438. </w:t>
+              <w:t xml:space="preserve">, 2020, 4790 (1), pp.165-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4816.4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4790.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884570v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic revision of the genus Xenogryllus Bolívar, 1890 (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Libin Ma</w:t>
+                <w:t xml:space="preserve">Pseudolebinthus lunipterus sp. nov.: a striking deaf and mute new cricket from Malawi (Orthoptera, Gryllidae, Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond J Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haisheng Yin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4545 (3), pp.301. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.3.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866078v1</w:t>
+                <w:t xml:space="preserve">hal-02465114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue des types de la collection de phasmes du Muséum national d’Histoire naturelle de Paris (Insecta, Phasmatodea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calling songs of Neotropical katydids (Orthoptera: Tettigoniidae) from Panama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Delfosse</w:t>
+                <w:t xml:space="preserve">Laurel Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Martinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cliquenois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2019v41a11⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.137-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.29.46371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614621v1</w:t>
+                <w:t xml:space="preserve">hal-03085222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships in the cricket tribe Xenogryllini (Orthoptera, Gryllidae, Eneopterinae) and description of the Indian genus Indigryllus gen. nov.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taxonomic study of &amp;lt;em&amp;gt;Lebinthus&amp;lt;/em&amp;gt; Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (4), pp.789-805. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4816 (4), pp.401-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzs.12298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4816.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453481v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of the genus Hilethera Uvarov, 1923 (Orthoptera: Acrididae: Oedipodinae) from China and its complete mitochondrial genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Taxonomic revision of the genus Xenogryllus Bolívar, 1890 (Orthoptera, Gryllidae, Eneopterinae, Xenogryllini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenning Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haisheng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4564 (2), pp.514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4564.2.10⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4545 (3), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454368v1</w:t>
+                <w:t xml:space="preserve">hal-02866078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic review of the genus Paranisitra Chopard (Orthoptera: Gryllidae: Eneopterinae: Nisitrini) with description of a new species from Mindanao</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheryl A Yap</w:t>
+                <w:t xml:space="preserve">Catalogue des types de la collection de phasmes du Muséum national d’Histoire naturelle de Paris (Insecta, Phasmatodea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cliquenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4568.1.5⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (11), pp.181-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2019v41a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626287v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reed warblers in the Marquesas Islands: song divergence and plumage convergence of two distinct lineages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic relationships in the cricket tribe Xenogryllini (Orthoptera, Gryllidae, Eneopterinae) and description of the Indian genus Indigryllus gen. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01584197.2019.1597633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (4), pp.789-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626269v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crickets of the subfamily Eneopterinae (Orthoptera: Grylloidea) from Sandakan, Sabah: one new species and calling songs of a sympatric species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new species of the genus Hilethera Uvarov, 1923 (Orthoptera: Acrididae: Oedipodinae) from China and its complete mitochondrial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenning Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengquan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4619 (2), pp.347-363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4619.2.9⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 4564 (2), pp.514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4564.2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433079v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic review of the genus Paranisitra Chopard (Orthoptera: Gryllidae: Eneopterinae: Nisitrini) with description of a new species from Mindanao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica B Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl A Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4568 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4568.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848026v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reed warblers in the Marquesas Islands: song divergence and plumage convergence of two distinct lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mabille</w:t>
+                <w:t xml:space="preserve">Alice Cibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloë Chester</w:t>
+                <w:t xml:space="preserve">Jean-Claude Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+                <w:t xml:space="preserve">Nicholas Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Deroin</w:t>
+                <w:t xml:space="preserve">Kevin E Omland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t>
+              <w:t xml:space="preserve">Emu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (3), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01584197.2019.1597633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501783v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1802-2018: a 220-year history of the Muséum periodicals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crickets of the subfamily Eneopterinae (Orthoptera: Grylloidea) from Sandakan, Sabah: one new species and calling songs of a sympatric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razy Japir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Y.C. Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/zoosystema2018v40a1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4619 (2), pp.347-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4619.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006584v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biogéographie des grillons Eneopterinae : un tour du monde en quatre-vingts… millions d’années</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885300v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic patterns and diversification dynamics of the genus Cardiodactylus Saussure (Orthoptera, Grylloidea, Eneopterinae) in Southeast Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biogéographie des grillons Eneopterinae : un tour du monde en quatre-vingts… millions d’années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les amis du Muséum National d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 274, pp.26-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433078v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New taxa and notes on spine-headed katydids (Orthoptera: Conocephalinae: Agraeciini) from the Philippines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4462.3.2⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885288v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lineages of Lebinthini from Australia (Orthoptera: Gryllidae: Eneopterinae)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1802-2018: a 220-year history of the Muséum periodicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Côtez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rocklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.2.2⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/zoosystema2018v40a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787494v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Pseudolebinthus (Orthoptera, Gryllidae, Eneopterinae) with the description of a new species from Southeast Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Biogeographic patterns and diversification dynamics of the genus Cardiodactylus Saussure (Orthoptera, Grylloidea, Eneopterinae) in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Rahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengquan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4521.2.7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885319v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the growing use of sounds in systematics and synecology: why an acoustic signal cannot become an onomatophore</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New taxa and notes on spine-headed katydids (Orthoptera: Conocephalinae: Agraeciini) from the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baroga-Barbecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/bionomina.13.1.2⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4462 (3), pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4462.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349619v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New lineages of Lebinthini from Australia (Orthoptera: Gryllidae: Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Ning Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4392 (2), pp.241-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
+                <w:t xml:space="preserve">hal-01787494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligypterus najtae n. sp. from Mounts Tumuc-Humac in French Guiana (Orthoptera, Grylloidea, Gryllidae, Eneopterinae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reflections on the growing use of sounds in systematics and synecology: why an acoustic signal cannot become an onomatophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.13.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/z2017n1a14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885323v1</w:t>
+                <w:t xml:space="preserve">hal-02349619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same-sex sexual behavior in Xenogryllus marmoratus (Haan, 1844) (Grylloidea: Gryllidae: Eneopterinae): Observation in the wild from YouTube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revision of the genus Pseudolebinthus (Orthoptera, Gryllidae, Eneopterinae) with the description of a new species from Southeast Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjana Jaiswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4521 (2), pp.265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4521.2.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/jor.26.14569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885175v1</w:t>
+                <w:t xml:space="preserve">hal-03885319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">In and out of the Neotropics: historical biogeography of Eneopterinae crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dettai</w:t>
+                <w:t xml:space="preserve">Karla Yotoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4268 (1), pp.101-116. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (10), pp.2199-2210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885144v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing with exceptionally thin tympana: Ear morphology and tympanal membrane vibrations in eneopterine crickets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ligypterus najtae n. sp. from Mounts Tumuc-Humac in French Guiana (Orthoptera, Grylloidea, Gryllidae, Eneopterinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natállia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne K D Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15282-z⟩</w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/z2017n1a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651653v1</w:t>
+                <w:t xml:space="preserve">hal-03885323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Same-sex sexual behavior in Xenogryllus marmoratus (Haan, 1844) (Grylloidea: Gryllidae: Eneopterinae): Observation in the wild from YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of orthoptera research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jor.26.14569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Eneopterinae crickets (Orthoptera: Gryllidae) from Luzon, Philippines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 4139 (1), pp.93-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4139.1.5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 4268 (1), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006642v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing with exceptionally thin tympana: Ear morphology and tympanal membrane vibrations in eneopterine crickets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik S Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Anso</w:t>
+                <w:t xml:space="preserve">Heinrich Römer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Barrabé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arne K D Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.15266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15282-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096383v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a Communication System by Sensory Exploitation of Startle Behavior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthold Hedwig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Anso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.10.064⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949799v1</w:t>
+                <w:t xml:space="preserve">hal-02096383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and Soil Type Together Explain the Distribution of Microendemic Species in a Biodiversity Hotspot</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new species of Eneopterinae crickets (Orthoptera: Gryllidae) from Luzon, Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Baroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80811. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4139 (1), pp.93-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4139.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04669728v1</w:t>
+                <w:t xml:space="preserve">hal-04006642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution of a Communication System by Sensory Exploitation of Startle Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah ter Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schöneich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hojun Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Berthold Hedwig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (24), pp.3245-3252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
+                <w:t xml:space="preserve">hal-03949799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the cercal sensory system in a tropical cricket clade (Orthoptera: Grylloidea: Eneopterinae): a phylogenetic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vannier</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01371.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551094v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Climate and Soil Type Together Explain the Distribution of Microendemic Species in a Biodiversity Hotspot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521782v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04669728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">One hundred years of instability in ensiferan relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hojun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2009.00519.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04915980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Evolution of the cercal sensory system in a tropical cricket clade (Orthoptera: Grylloidea: Eneopterinae): a phylogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Élodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">Christelle Magal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (3), pp.614-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916660v1</w:t>
+                <w:t xml:space="preserve">hal-00551094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Whiting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (4), pp.853-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2008.01017.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04916656v1</w:t>
+                <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New Caledonia: a very old Darwinian island?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Guilbert</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 363 (1508), pp.3309-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2008.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence and parallelism: is a new life ahead of old concepts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00047.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping characters on a tree with or without the outgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (6), pp.579-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00037.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometric mean length, a new statistic to describe the distribution of character steps on a tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (3), pp.219-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9977,525 +10341,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alun Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delapré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptomics in wood-eating cockroaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04894039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the origin of old lineages in New Caledonia: a geologically-informed test of the island-hopping hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10505,231 +10869,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Heminicsara (Orthoptera: Tettigoniidae: Agraeciini) from West Papua (New Guinea) Running title: New Heminicsara from West Papua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigfrid Ingrisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic study of Lebinthus Stål, 1877 (Orthoptera: Gryllidae: Eneopterinae) with description of six new species in the Philippines Running title: Taxonomy of Philippine Lebinthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica B. Baroga-Barbecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Kai Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl A Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Kai Tan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10739,144 +11103,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects of Mount Wilhelm, Papua New Guinea - volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robillard Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legendre Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villemant Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Leponce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum National d'Histoire Naturelle. 214, 599p., 2020, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-836-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11023,51 +11387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Fazrinah Binti Awg Damit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razy Japir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y.C. Chung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5692.1.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5604.4.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Yuan Yu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5665.4.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe&#8208;yuan Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Jaiswara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu&#8208;qing He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.70019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin He" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ning Su" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben H Warren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12622" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Laskri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis B Holmes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dixon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Montealegre-Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Depraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlani Febrida Rahandra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Ramandey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daawia Daawia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5551.2.2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gorochov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5506.2.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Mae M. Sabang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cayle M. Bahoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Grumo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iii A. Gono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewel Anne G. Salvador" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.2.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04841112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Macas Nu&#241;eza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5468.1.8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.1.8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.856.2027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5315.3.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5323.3.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah ter Hofstede" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14641" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Kernan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Martinson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icae025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philene Corinne Aude Um Nyobe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Oumarou Ngoute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzoko Fiemapong Armand Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5369.4.8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodzay Bin Haji Abdul Wahab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5213.2.6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara E Kernan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica S Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sch&#246;neich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M ter Hofstede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei Chia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyn Uluhia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chong Kuo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26107/NIS-2022-0125" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Ballesteros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-022-01800-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851340v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sreebin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monaal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5205.6.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur y C Chung" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5165.1.5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763972v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5178.3.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevilor Kekeunou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mbadjoun Nzike" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simeu-Noutchom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4908.4.2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Symes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon J Martinson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab138" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5082.6.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4985.4.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrid Ingrisch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Rahmadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4991.1.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1973562" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3323" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006527v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;nichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guidoti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donat Agosti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1597" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aqilah Muhammad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4941.1.6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authur y C Chung" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.761.1449" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02465114v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J Murphy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Benavides-Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-020-1666-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4790.1.10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Symes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.29.46371" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884570v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Yap" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4816.4.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Yin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.3.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614621v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delfosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliquenois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2019v41a11" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12298" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454368v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong Guan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Xu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4564.2.10" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl A Yap" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4568.1.5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cibois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Friedman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Omland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01584197.2019.1597633" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4619.2.9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2018v40a1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433078v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.06.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4462.3.2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787494v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.2.2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4521.2.7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349619v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.13.1.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885323v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a14" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Olivero" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.26.14569" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651653v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik S Schneider" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich R&#246;mer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne K D Schmidt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15282-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4139.1.5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Hedwig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.10.064" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080811" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319440v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946318v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936842v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robillard Tony" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemant Claire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Benavides-Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Kai Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Frankl Sperber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5763.3.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Yap" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aster T. Badon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5768.1.4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05243558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe&#8208;yuan Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Jaiswara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu&#8208;qing He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.70019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorin Jonsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Gaiddon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis B Holmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Montealegre-Z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251734" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Fazrinah Binti Awg Damit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razy Japir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Y.C. Chung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5604.4.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5692.1.5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Yuan Yu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5665.4.7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04816558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Flanchec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Salazar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vendanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gorochov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5506.2.3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin He" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Ning Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zwick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben H Warren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12622" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Laskri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dixon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241147" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Depraz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlani Febrida Rahandra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Ramandey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daawia Daawia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5551.2.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581042v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Mae M. Sabang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cayle M. Bahoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Grumo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Iii A. Gono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewel Anne G. Salvador" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.2.5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04841112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Macas Nu&#241;eza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5468.1.8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5507.1.8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5315.3.2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949802v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2023.856.2027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5323.3.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah ter Hofstede" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14641" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Kernan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Martinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icae025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philene Corinne Aude Um Nyobe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Oumarou Ngoute" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzoko Fiemapong Armand Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libin Ma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5369.4.8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012250v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wei Chia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyn Uluhia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Chong Kuo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26107/NIS-2022-0125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur y C Chung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5165.1.5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodzay Bin Haji Abdul Wahab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5213.2.6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara E Kernan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica S Jones" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sch&#246;neich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah M ter Hofstede" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2022.08.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez Ballesteros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-022-01800-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sreebin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monaal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5205.6.2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763972v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5178.3.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevilor Kekeunou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mbadjoun Nzike" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.31.73389" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga&#8208;barbecho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12510" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel B Symes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon J Martinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab138" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5082.6.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simeu-Noutchom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4908.4.2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4985.4.5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigfrid Ingrisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Rahmadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4991.1.8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351938v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524622.2021.1973562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3323" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence B&#233;nichou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Guidoti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donat Agosti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.782.1597" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aqilah Muhammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4941.1.6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319439v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authur y C Chung" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.761.1449" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-020-1666-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866085v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond J Murphy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4790.1.10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02465114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085222v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Symes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Faure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.29.46371" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884570v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4816.4.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Yin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.3.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614621v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delfosse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliquenois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2019v41a11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453481v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12298" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454368v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenning Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong Guan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengquan Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4564.2.10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl A Yap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4568.1.5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cibois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thibault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Friedman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin E Omland" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01584197.2019.1597633" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4619.2.9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885300v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006584v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2018v40a1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433078v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;llia Vicente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.06.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4462.3.2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.2.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349619v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.13.1.2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4521.2.7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Yotoko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13026" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885323v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a14" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885175v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Olivero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jor.26.14569" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651653v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik S Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich R&#246;mer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne K D Schmidt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15282-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baroga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4139.1.5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Hedwig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.10.064" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669728v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080811" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520999v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hojun Song" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2009.00519.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A5054F481E924117D5D4670B68DFC4DAA75331D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Magal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vannier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01371.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915980v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2008.0122" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916656v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00047.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00037.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916665v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00017.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319440v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946318v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica B. Baroga-Barbecho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936842v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robillard Tony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legendre Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villemant Claire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Leponce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>