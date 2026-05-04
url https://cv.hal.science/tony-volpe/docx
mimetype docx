--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -339,51 +339,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -405,93 +405,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -513,69 +513,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination of knowledge and copyright: an historical case study</w:t>
               </w:r>
@@ -851,304 +851,373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sociale du mobilier céramique en usage en Provence orientale. Le cas d’Antibes et de Cannes aux XVIIe-XVIIIe siècles, à travers les sources écrites</w:t>
+                <w:t xml:space="preserve">Consommation et commerce de la céramique à Villefranche-sur-Mer, XVIe-XVIIIe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
+              <w:t xml:space="preserve">XIVe congrès de l'AIECM3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3 Association Internationale pour l'Etude de la Céramique Médiévale et Moderne en Méditerranée, Nov 2024, Ravenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03466829v1</w:t>
+                <w:t xml:space="preserve">hal-05569193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Café, thé, chocolat et sucre, nouvelles consommations à Grasse au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Étude sociale du mobilier céramique en usage en Provence orientale. Le cas d’Antibes et de Cannes aux XVIIe-XVIIIe siècles, à travers les sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIECM3, Nov 2021, Grenade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03166406v1</w:t>
+                <w:t xml:space="preserve">halshs-03466829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Café, thé, chocolat et sucre, nouvelles consommations à Grasse au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02463379v1</w:t>
+                <w:t xml:space="preserve">halshs-03166406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02463379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale: Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1183,51 +1252,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIECM3, Apr 2015, Faenza, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,618 +1306,687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et Théologie dans les débats savants de la seconde moitié du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 472 p. + un CD-Rom de bases de données, 2008, Bibliothèque de l'École des Hautes Études ; 133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et commerce de la céramique à Villefranche-sur-Mer, XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Acte du XIVe congrès internationale de l'AIECM3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464643v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05569195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociale du mobilier céramique en usage en Provence orientale. Le cas d’Antibes et de Cannes aux XVIIe-XVIIIe siècles, à travers les sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Grenada, 8-13 nov. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, Université de Grenade, pp.511-520, 2024, 978-84-19726-08-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03466817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Café, thé, chocolat et sucre, nouvelles consommations à Grasse au XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique en usage en Provence orientale. Le cas de Grasse aux XVIe-XVIIIe siècles, au travers des sources écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
+              <w:t xml:space="preserve">XIIth Congress AIECM3 on Medieval and Modern Period Mediterranean Ceramics, Athens, October 22-27, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03451257v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement des esclaves des plantations à la Martinique au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Café, thé, chocolat et sucre, nouvelles consommations à Grasse au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MORICEAU, Jean-Marc; MADELINE, Philippe. </w:t>
+              <w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les petites gens de la terre : Paysans, ouvriers et domestiques (Moyen Âge - XXIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse Universitaires de Caen</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01547023v1</w:t>
+                <w:t xml:space="preserve">halshs-03451257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale : Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le logement des esclaves des plantations à la Martinique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Margherita FERRI; Cecilia MOINE; Lara SABBIONESI. </w:t>
+              <w:t xml:space="preserve">MORICEAU, Jean-Marc; MADELINE, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3, Faenza, Museo Internazionale delle Ceramiche 17-19 aprile 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, All’insegna del Giglio, pp.67-75, 2016, 978-88-7814-698-3</w:t>
+              <w:t xml:space="preserve">Les petites gens de la terre : Paysans, ouvriers et domestiques (Moyen Âge - XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-234, 2017, Bibliothèque du Pôle Rural, 979-10-91823-03-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01394179v1</w:t>
+                <w:t xml:space="preserve">halshs-01547023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygiène collective, hygiène individuelle d’une société coloniale : Martinique et Guadeloupe, XVIIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita FERRI; Cecilia MOINE; Lara SABBIONESI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In &amp; Around, Ceramiche e comunità, Secondo convegno tematico dell’AIECM3, Faenza, Museo Internazionale delle Ceramiche 17-19 aprile 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, All’insegna del Giglio, pp.67-75, 2016, 978-88-7814-698-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01394179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de vie et culture matérielle en Lorraine aux XVIIe et XVIIIe siècles, L'exemple du bailliage de Vézelise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VIRGILI Alice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jardins du palais ducal de Nancy de René II à Charles III (1476-1608)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Thierry Alix; Archives de Meurthe-et-Moselle, pp.181-258, 2003, Lotharingia ; 11, 2-86054-026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1858,173 +1996,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres enquêtes patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2050,292 +2188,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In : AMOURIC (H.) dir., Projet Collectif de Recherche Interrégional « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XIXe siècles », Rapport d’activité Novembre -Décembre 2015, Service Régional de l’Archéologie en Martinique. 2016, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565733v1</w:t>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+                <w:t xml:space="preserve">halshs-01565733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2482,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881414v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100032080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100032080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>