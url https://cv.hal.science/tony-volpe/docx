--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -339,51 +339,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -405,93 +405,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425258v1</w:t>
+                <w:t xml:space="preserve">halshs-01425261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2013]</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Poteries des îles françaises de l’Amérique, Productions locales et importées, XVIIe-XXe siècles » [2012]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
@@ -513,69 +513,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.111-114</w:t>
+              <w:t xml:space="preserve">, 2016, 2011-2012-2013, pp.81-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425261v1</w:t>
+                <w:t xml:space="preserve">halshs-01425258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissemination of knowledge and copyright: an historical case study</w:t>
               </w:r>
@@ -2218,254 +2218,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Volpe</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625813v1</w:t>
+                <w:t xml:space="preserve">halshs-01565733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de Recherche Interrégional : Poteries des îles françaises de l'Amérique, productions locales et importées, XVIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Vallauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Martinique; LA3M. 2015, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Seguin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565733v1</w:t>
+                <w:t xml:space="preserve">halshs-01625813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2620,51 +2620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100032080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amouric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745181v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547023v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100032080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>