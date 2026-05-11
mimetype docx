--- v0 (2026-04-09)
+++ v1 (2026-05-11)
@@ -214,559 +214,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t>
+                <w:t xml:space="preserve">Une innovation à effet retard ? Les neuroleptiques à action prolongée face aux transformations institutionnelles de la psychiatrie (années 1960-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Beaudevin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (3), pp.5-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2025.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05388317v1</w:t>
+                <w:t xml:space="preserve">halshs-05577220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une innovation à effet retard ? Les neuroleptiques à action prolongée face aux transformations institutionnelles de la psychiatrie (années 1960-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descendre de l’échelle. Pour une approche multidimensionnelle du projet ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Béliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Fansten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (3), pp.5-34. </w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sss.2025.0303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/158nl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05577220v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes d’anticipation en contexte de pandémie. Les controverses concernant les enfants et les réponses françaises au Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (2), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05106870v1</w:t>
+                <w:t xml:space="preserve">halshs-04578898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+                <w:t xml:space="preserve">Plaidoyer pour le contradictoire. Le contrôle des hospitalisations sous contrainte à New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.022.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578898v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04697174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour le contradictoire. Le contrôle des hospitalisations sous contrainte à New York</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Régimes d’anticipation en contexte de pandémie. Les controverses concernant les enfants et les réponses françaises au Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Barnard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délibérée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Etudier les futurs en sciences humaines et sociales : anticipations, prospectives et scénarios, 47, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04697174v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05106870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Frédéric Mougeot, Le travail des infirmiers en hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (4), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -882,64 +882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire à New York : la participation dans le contrôle judiciaire des soins psychiatriques sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3), pp.83 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -999,51 +999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3), pp.5 - 28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/2, pp.57-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,51 +1194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hospitalisation aux soins sans consentement en psychiatrie : premiers résultats de la mise en place de la loi du 5 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nestrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que désinstitutionnaliser veut dire. Réflexions sociologiques sur la polysémie du terme en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire "Institutions sous pression"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire SPH - Master Soin, éthique, santé; Association PRISME - Philosophie et réflexions interdisciplinaires sur le Soin, la Médecine et l'Ethique, Mar 2024, Université Bordeaux Montaigne - Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1377,51 +1377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arène judiciaire comme espace et enjeu de la lutte. La mobilisation des usagers pour le contrôle judiciaire des hospitalisations en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Oct 2023, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation à effet retard ? Appropriations et usages différenciés des innovations pharmacologiques en psychiatrie. Le cas des injections de neuroleptiques à action prolongée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PHITECO "Prendre soin de l'esprit : santé mentale et milieu technique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Gratreau; Florent Levillain; Vincenzo Raimondi, Jan 2023, Université de Technologie de Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1515,51 +1515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatry: organization and continuity of care at the time of confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1597,51 +1597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle judiciaire des hospitalisations sans consentement Une mise en perspective des audiences en France par le cas new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociologie et psychiatrie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1666,51 +1666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la couture institutionnelle. Fabrique et usage des certificats médicaux dans le cadre du contrôle judiciaire des hospitalisation sans consentement en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheur·euse·s Handicap(s) et sociétés 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(s) et psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISM Comité éthique du CPN de Nancy 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprises et déprises institutionnelles en psychiatrie. Quand les neuroleptiques à action prolongée interrogent les jeux d'échelle de l'institution totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ethnographies Plurielles # 11 – Société d’Ethnologie Française - 2021 Institutions totales. Evolutions et usages du concept au XXie siècle. Société d'ethnologie française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des procédures et savoirs informes : tensions autour de la mise en gestion de la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1942,51 +1942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime d'objectivité narratif en psychiatrie : le régime de tous les maux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à l'épreuve des crises : Temporalités, coalescence, alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, CERMES, EHESS Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2011,51 +2011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il ne faut pas prendre un outil pour une politique » : description de l’activité et financement en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique interdisciplinaire de recherche : Institutions de soin, crises et transformations aux Nords et aux Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Campus EHESS Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2074,454 +2074,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie à la frontière : renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Régime d’objectivité en psychiatrie, le régime de tous les maux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RT1-19 « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseaux thématiques RT 1 (« Savoirs, travail et professions ») et RT 19 (« Santé, médecine, maladie et handicap ») de l’AFS, Mar 2019, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque du CERMES "Crises en santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914579v1</w:t>
+                <w:t xml:space="preserve">hal-03621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diplomatie aux frontières. Renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diplomatie à la frontière : renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lancelevee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES D'ÉTUDES RT1-19 Association française de sociologie "Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Université de Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journées RT1-19 « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux thématiques RT 1 (« Savoirs, travail et professions ») et RT 19 (« Santé, médecine, maladie et handicap ») de l’AFS, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621650v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime d’objectivité en psychiatrie, le régime de tous les maux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Diplomatie aux frontières. Renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CERMES "Crises en santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES D'ÉTUDES RT1-19 Association française de sociologie "Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621566v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Judicialization Process in French and American Mental Health Systems : a Professional Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Des savoirs en santé mentale en délibération : l’exemple du contrôle judiciaire des soins sans consentement en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Council for European Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">La médecine en délibération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, ENS Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619821v1</w:t>
+                <w:t xml:space="preserve">hal-03129816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs en santé mentale en délibération : l’exemple du contrôle judiciaire des soins sans consentement en France et aux Etats-Unis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Judicialization Process in French and American Mental Health Systems : a Professional Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médecine en délibération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, ENS Lyon, France</w:t>
+              <w:t xml:space="preserve">Council for European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129816v1</w:t>
+                <w:t xml:space="preserve">hal-03619821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la psychiatrie, enjeux et outils d’une régulation plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des doctorant-e-s en sociologie du droit et de la justice (RT13) - Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, CSO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2546,51 +2546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la décision psychiatrique : analyse de la grille d’évaluation médicale pour l’admission des patients en soins sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garantir les capacités civiles et politiques des personnes en situation de vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2647,90 +2647,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décision collective ? Intervention des pharmacien.nes et reconfigurations de la prescription en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Castel, Marie-Emmanuelle Chessel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de la décision : Etudes de cas en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se serrer la ceinture et élargir son périmètre d’intervention. Comment le financement de l’hôpital psychiatrique façonne les parcours de soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Hachez et Nicolas Marquis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’institution et la désinstitutionnalisation à partir du handicap. Actes de la Conférence Alter 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Saint-Louis Bruxelles, pp.595-615, 2024, Collection générale, 978-2-8028-0286-0. </w:t>
@@ -2863,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contestation au renforcement du pouvoir d'enfermement. Le droit et la psychiatrie comme ressources réciproques dans la privation de libertés relative aux soins sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fouchard, Jean-Manuel Larralde, Benjamin Lévy, Anne Simon (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources de la privation de liberté. 6ème édition du Colloque Jeunes Chercheurs et Jeunes Chercheuses sur la privation de liberté qui s'est tenue les 17 et 18 mars 2022 à l'Université Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2949,90 +2949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le pharmacien s’intéresse à la clinique : savoirs, coordination et responsabilité dans les activités de prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -3074,51 +3074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évincement de la capacité à consentir aux urgences psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choisir et agir pour autrui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Doin, pp.194 - 199, 2018, 9782704015818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3175,51 +3175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À part Hillary Clinton, qui parle des fous, en politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3269,51 +3269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration du désordre. Gouverner l'hôpital psychiatrique depuis les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Centre de sociologie des organisations; Sciences Po Paris, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021IEPP0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3430,51 +3430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54D9913"/>
+    <w:nsid w:val="63046EEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonya-tartour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8010-0296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188794336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.022.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02967689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nestrigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.29947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/50845-les-ressources-de-la-privation-de-liberte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonya-tartour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8010-0296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188794336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.022.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02967689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nestrigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.29947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/50845-les-ressources-de-la-privation-de-liberte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>