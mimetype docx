--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -426,235 +426,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05388317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plaidoyer pour le contradictoire. Le contrôle des hospitalisations sous contrainte à New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lancelevée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
+                <w:t xml:space="preserve">Alex Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.022.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04578898v1</w:t>
+                <w:t xml:space="preserve">halshs-04697174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaidoyer pour le contradictoire. Le contrôle des hospitalisations sous contrainte à New York</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’imposer sans s’opposer. Diplomatie à la frontière dans le déploiement de la pharmacie clinique en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délibérée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22, pp.77-83. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (2), pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.022.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11o4t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04697174v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes d’anticipation en contexte de pandémie. Les controverses concernant les enfants et les réponses françaises au Covid-19</w:t>
               </w:r>
@@ -674,617 +674,626 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Etudier les futurs en sciences humaines et sociales : anticipations, prospectives et scénarios, 47, pp.23-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Etudier les futurs en sciences humaines et sociales : anticipations, prospectives et scénarios, 47, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13pwy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05106870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Frédéric Mougeot, Le travail des infirmiers en hôpital psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.40187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Jean-Marc Weller, Fabriquer des actes d’État. Une ethnographie du travail bureaucratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (4), pp.[en ligne]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.28524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie sanitaire à New York : la participation dans le contrôle judiciaire des soins psychiatriques sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Barnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3), pp.83 - 107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.022.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Rendre effective la participation des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3), pp.5 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.022.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des murailles de papier. La contrainte aux soins en ambulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016/2, pp.57-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.162.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’hospitalisation aux soins sans consentement en psychiatrie : premiers résultats de la mise en place de la loi du 5 juillet 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nestrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 205, pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1294,1336 +1303,1336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que désinstitutionnaliser veut dire. Réflexions sociologiques sur la polysémie du terme en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire "Institutions sous pression"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire SPH - Master Soin, éthique, santé; Association PRISME - Philosophie et réflexions interdisciplinaires sur le Soin, la Médecine et l'Ethique, Mar 2024, Université Bordeaux Montaigne - Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arène judiciaire comme espace et enjeu de la lutte. La mobilisation des usagers pour le contrôle judiciaire des hospitalisations en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Oct 2023, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation à effet retard ? Appropriations et usages différenciés des innovations pharmacologiques en psychiatrie. Le cas des injections de neuroleptiques à action prolongée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PHITECO "Prendre soin de l'esprit : santé mentale et milieu technique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie Gratreau; Florent Levillain; Vincenzo Raimondi, Jan 2023, Université de Technologie de Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04889012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatry: organization and continuity of care at the time of confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Robicquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-economics (SASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle judiciaire des hospitalisations sans consentement Une mise en perspective des audiences en France par le cas new-yorkais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sociologie et psychiatrie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la couture institutionnelle. Fabrique et usage des certificats médicaux dans le cadre du contrôle judiciaire des hospitalisation sans consentement en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire jeunes chercheur·euse·s Handicap(s) et sociétés 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit(s) et psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SISM Comité éthique du CPN de Nancy 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprises et déprises institutionnelles en psychiatrie. Quand les neuroleptiques à action prolongée interrogent les jeux d'échelle de l'institution totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ethnographies Plurielles # 11 – Société d’Ethnologie Française - 2021 Institutions totales. Evolutions et usages du concept au XXie siècle. Société d'ethnologie française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des procédures et savoirs informes : tensions autour de la mise en gestion de la psychiatrie</w:t>
+                <w:t xml:space="preserve">« Il ne faut pas prendre un outil pour une politique » : description de l’activité et financement en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">École thématique interdisciplinaire de recherche : Institutions de soin, crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Campus EHESS Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619789v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régime d'objectivité narratif en psychiatrie : le régime de tous les maux ?</w:t>
+                <w:t xml:space="preserve">Formalisation des procédures et savoirs informes : tensions autour de la mise en gestion de la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé à l'épreuve des crises : Temporalités, coalescence, alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, CERMES, EHESS Paris, France</w:t>
+              <w:t xml:space="preserve">8e congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il ne faut pas prendre un outil pour une politique » : description de l’activité et financement en psychiatrie</w:t>
+                <w:t xml:space="preserve">Régime d'objectivité narratif en psychiatrie : le régime de tous les maux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique interdisciplinaire de recherche : Institutions de soin, crises et transformations aux Nords et aux Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Campus EHESS Marseille, France</w:t>
+              <w:t xml:space="preserve">La santé à l'épreuve des crises : Temporalités, coalescence, alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, CERMES, EHESS Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987695v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régime d’objectivité en psychiatrie, le régime de tous les maux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CERMES "Crises en santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie à la frontière : renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RT1-19 « Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseaux thématiques RT 1 (« Savoirs, travail et professions ») et RT 19 (« Santé, médecine, maladie et handicap ») de l’AFS, Mar 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplomatie aux frontières. Renégociation des juridictions entre pharmaciens et médecins en psychiatrie adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES D'ÉTUDES RT1-19 Association française de sociologie "Pratiques coopératives et participatives en santé : partage des tâches et redéfinition des frontières professionnelles, enjeux de savoirs et luttes de pouvoir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs en santé mentale en délibération : l’exemple du contrôle judiciaire des soins sans consentement en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médecine en délibération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, ENS Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Judicialization Process in French and American Mental Health Systems : a Professional Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Council for European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la psychiatrie, enjeux et outils d’une régulation plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude des doctorant-e-s en sociologie du droit et de la justice (RT13) - Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, CSO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la décision psychiatrique : analyse de la grille d’évaluation médicale pour l’admission des patients en soins sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garantir les capacités civiles et politiques des personnes en situation de vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2633,525 +2642,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décision collective ? Intervention des pharmacien.nes et reconfigurations de la prescription en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Castel, Marie-Emmanuelle Chessel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de la décision : Etudes de cas en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-118, 2024, Le regard sociologique, 9782757440926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.153419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se serrer la ceinture et élargir son périmètre d’intervention. Comment le financement de l’hôpital psychiatrique façonne les parcours de soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Hachez et Nicolas Marquis (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’institution et la désinstitutionnalisation à partir du handicap. Actes de la Conférence Alter 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Saint-Louis Bruxelles, pp.595-615, 2024, Collection générale, 978-2-8028-0286-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pusl.29947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la contestation au renforcement du pouvoir d'enfermement. Le droit et la psychiatrie comme ressources réciproques dans la privation de libertés relative aux soins sans consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Fouchard, Jean-Manuel Larralde, Benjamin Lévy, Anne Simon (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources de la privation de liberté. 6ème édition du Colloque Jeunes Chercheurs et Jeunes Chercheuses sur la privation de liberté qui s'est tenue les 17 et 18 mars 2022 à l'Université Paris 1 Panthéon-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-54, 2023, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-794-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04672672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le pharmacien s’intéresse à la clinique : savoirs, coordination et responsabilité dans les activités de prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise; Sophie Divay; Marie Dos Santos; Cécile Fournier; Lucile Girard; Aymeric Luneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de coopération en santé. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRDES</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-261, 2022, IRDES Série Socio, 9782878125788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évincement de la capacité à consentir aux urgences psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Choisir et agir pour autrui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Doin, pp.194 - 199, 2018, 9782704015818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3161,91 +3170,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À part Hillary Clinton, qui parle des fous, en politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3255,114 +3264,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration du désordre. Gouverner l'hôpital psychiatrique depuis les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Centre de sociologie des organisations; Sciences Po Paris, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021IEPP0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03511655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3430,51 +3439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63046EEF"/>
+    <w:nsid w:val="5C5B7A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3661,51 +3670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonya-tartour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8010-0296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188794336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697174v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.022.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02967689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nestrigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.29947" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/50845-les-ressources-de-la-privation-de-liberte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tonya-tartour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8010-0296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188794336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05577220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2025.0303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chabrol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158nl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.022.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pwy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.40187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02967689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.28524" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131103v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02161796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nestrigue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889012v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robicquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02987828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Nouguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelevee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03129816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04692293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100119740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.29947" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04672672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/recherche/actualites-de-la-recherche/parutions/50845-les-ressources-de-la-privation-de-liberte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03759776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02136646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03511655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>