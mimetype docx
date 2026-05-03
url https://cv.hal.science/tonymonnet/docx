--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1156,772 +1156,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving system with action sport cameras: 3D kinematics of the walking and running in a large volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between fully tethered and free swimming at different paces of swimming in front crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Bernardina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amanda Piaia Silvatti</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224182⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (6), pp.571-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2018.1443492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436825v1</w:t>
+                <w:t xml:space="preserve">hal-05031332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving system with action sport cameras: 3D kinematics of the walking and running in a large volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Gustavo Bernardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Piaia Silvatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S329-S330. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328293v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Action Sport Cameras Accurate Enough for 3D Motion Analysis? A Comparison With a Commercial Motion Capture System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heber Teixeira Pinto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2017-0101⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S329-S330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292375v1</w:t>
+                <w:t xml:space="preserve">hal-03328293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between fully tethered and free swimming at different paces of swimming in front crawl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Samson</w:t>
+                <w:t xml:space="preserve">Are Action Sport Cameras Accurate Enough for 3D Motion Analysis? A Comparison With a Commercial Motion Capture System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramos Dalla Bernardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heber Teixeira Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Machado Leite de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (6), pp.571-586. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2018.1443492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/jab.2017-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031332v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Noise Covariance Matrices to Improve Orientation Estimation by Kalman Filter</w:t>
+                <w:t xml:space="preserve">Simple and efficient thermal calibration for MEMS gyroscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18103490⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436837v1</w:t>
+                <w:t xml:space="preserve">hal-02290296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and efficient thermal calibration for MEMS gyroscopes</w:t>
+                <w:t xml:space="preserve">Identification of Noise Covariance Matrices to Improve Orientation Estimation by Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55, pp.60-67. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.3490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s18103490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290296v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a swimmer’s hand and forearm in impulsive start from rest using computational fluid dynamics in unsteady flow conditions</w:t>
               </w:r>
@@ -1933,77 +1933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,90 +2050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady computational fluid dynamics in front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (7), pp.783-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2161,299 +2161,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Calibration Methods for Accelerometers Used in Human Motion Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
+                <w:t xml:space="preserve">Effect of wobbling mass modeling on joint dynamics during human movements with impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombe Belaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Thouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (4), pp.345-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-016-9519-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435877v1</w:t>
+                <w:t xml:space="preserve">hal-02330800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wobbling mass modeling on joint dynamics during human movements with impacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arsène Thouzé</w:t>
+                <w:t xml:space="preserve">Comparison of Calibration Methods for Accelerometers Used in Human Motion Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Begon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (11), pp.1289-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2016.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11044-016-9519-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chain kinematic model to assess the movement of lower-limb including wobbling masses</w:t>
               </w:r>
@@ -2712,77 +2712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (14), pp.3743-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2829,77 +2829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the entry-and-stretch phase at the different paces of race in front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,64 +2972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the 3D kinematics in a global frame over a 40 m-long pathway using a rolling motion analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,51 +3476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of movement for estimating the hip joint centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00240709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3743,1224 +3743,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal arrow grouping based on arrow mechanical properties and vanes positionning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Guignabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Eon</w:t>
+                <w:t xml:space="preserve">Francois Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Sports Sciences, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033202v1</w:t>
+                <w:t xml:space="preserve">hal-05130147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal arrow grouping based on arrow mechanical properties and vanes positionning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortices and mechanics around the swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Durand</w:t>
+                <w:t xml:space="preserve">R Guignabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Collin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Sports Sciences, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Second direct in-person colloquium on vortex dominated flows (Discovor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology, May 2023, Breckenridge, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130147v1</w:t>
+                <w:t xml:space="preserve">hal-05033212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postural Strategy at Release in Elite Archers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Durand</w:t>
+                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guignabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022) : BIOMECHANICS: Innovation, technology and societal impact</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Biomechanics (ESB), Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130143v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of force and impulse measures in tethered swimming for expert swimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">A Postural Strategy at Release in Elite Archers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics (ESB 2022) : BIOMECHANICS: Innovation, technology and societal impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Biomechanics (ESB), Jun 2022, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581135v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures cinématique et dynamique en nage attachée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of force and impulse measures in tethered swimming for expert swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Couvertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bretonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Tanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque Sport Science &amp; Aquatic data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46e congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2021, Saint-Étienne, France. pp.S325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034244v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
+                <w:t xml:space="preserve">Mesures cinématique et dynamique en nage attachée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Couvertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème colloque Sport Science &amp; Aquatic data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française de Natation, Oct 2021, Paris, Insep, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032796v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady Computational Fluid Dynamics of the axial flow generated by the rotation of an arm in swimming</w:t>
+                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII th INTERNATIONAL SYMPOSIUM on BIOMECHANICS and MEDICINE in SWIMMING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44e congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Oct 2019, Poitiers, France. pp.S329 - S330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033382v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady forces on a hand in swimming in impulsive start configuration</w:t>
+                <w:t xml:space="preserve">Unsteady Computational Fluid Dynamics of the axial flow generated by the rotation of an arm in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIII th INTERNATIONAL SYMPOSIUM on BIOMECHANICS and MEDICINE in SWIMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biomechanics and Medicine in Swimming, Sep 2018, Tsukuba, Japan. pp.123-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033104v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic angles, orientation and velocity of the hand in front crawl swimming</w:t>
+                <w:t xml:space="preserve">Unsteady forces on a hand in swimming in impulsive start configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Nov 2017, Reims, France. pp.S187 - S188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033274v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneously identification of the joint centre location, the mass and the centre of gravity position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic angles, orientation and velocity of the hand in front crawl swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Vallee</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Toulon, France. pp.S3</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Biomechanics in Sports, Jun 2015, Poitiers, France. pp.1177-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410537v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm to compute absolute 3d kinematics from a moving motion analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fohanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4975,479 +5005,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Society of Biomechanics in Sports Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Limerick, Ireland. pp.S3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Formulation of Rigid Body Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneously identification of the joint centre location, the mass and the centre of gravity position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">34ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Toulon, France. pp.S3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288682v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative solidification procedure to determine the optimal marker location</w:t>
+                <w:t xml:space="preserve">Identification of mass and mass centre position of body segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th internaional symposium on 3D analysis of human movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">33ème CONGRES annuel de la Société de BIOMECANIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352416v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mass and mass centre position of body segments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix Formulation of Rigid Body Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème CONGRES annuel de la Société de BIOMECANIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Compiègne, France</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353228v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the inertia matrix of the upper limb</w:t>
+                <w:t xml:space="preserve">Iterative solidification procedure to determine the optimal marker location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt T.G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI congres of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.S347</w:t>
+              <w:t xml:space="preserve">10th internaional symposium on 3D analysis of human movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288381v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the shoulder joint centre and of the body segment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5476,444 +5506,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres inertiels du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantage of center of pressure feedback on static element performance for gymnasts and coaches</w:t>
+                <w:t xml:space="preserve">Identification of the inertia matrix of the upper limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Begon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Posture and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.S149</w:t>
+              <w:t xml:space="preserve">XXI congres of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Taipei, Taiwan. pp.S347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00240993v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of shoulder's net moment between practice and real condition</w:t>
+                <w:t xml:space="preserve">Advantage of center of pressure feedback on static element performance for gymnasts and coaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Congress of the "Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgium. pp.197-198</w:t>
+              <w:t xml:space="preserve">International Society for Posture and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Marseille, France. pp.S149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288411v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00240993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of shoulder's net moment between practice and real condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Congress of the "Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgium. pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Triple Lutz analysis: reply to trainers on the toe-pick phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champeymont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Kobbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the "Société de Biomécanique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Poitiers, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5923,159 +6048,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady Computational Fluid Dynamics In Front Crawl Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia. BMS2014—ABSTRACTS HANDBOOK, pp.168-169, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12283-014-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6085,212 +6210,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Thumb Joint Angles of Order Pickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Ahram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physical Ergonomics &amp; Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-38, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94484-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the input data in biomechanics: kinematics and body segment inertial parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Begon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6430,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics: Principles, Trends and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc, pp.1-31, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6359,114 +6484,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification des paramètres inertiels des segments du corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Poitiers, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00202452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6613,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Couvertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00487-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos Dalla Bernardina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Pereira de Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Piaia Silvatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8050072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Princelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bernardina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Teixeira Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Machado Leite de Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2017-0101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1443492" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18103490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1302434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.08.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65V1J276-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Belaise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9519-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;laise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacouture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1053472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arndt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.1003584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-014-0152-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappmathmech.2008.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XWGKW3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P150LQ7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4365F2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tanneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033104v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacouture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382925" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitriu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352416v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt T.G. Pain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champeymont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kobbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034556v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94484-5_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202452v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Couvertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00487-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos Dalla Bernardina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Pereira de Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Piaia Silvatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8050072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Princelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1443492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bernardina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Teixeira Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Machado Leite de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2017-0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18103490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1302434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Belaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9519-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65V1J276-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;laise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacouture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1053472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arndt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.1003584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-014-0152-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappmathmech.2008.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XWGKW3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P150LQ7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4365F2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tanneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decatoire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacouture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitriu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt T.G. Pain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champeymont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kobbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94484-5_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>