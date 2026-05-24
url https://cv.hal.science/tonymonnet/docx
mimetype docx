--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1156,512 +1156,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between fully tethered and free swimming at different paces of swimming in front crawl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Samson</w:t>
+                <w:t xml:space="preserve">Moving system with action sport cameras: 3D kinematics of the walking and running in a large volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Bernardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent David</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Piaia Silvatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2018.1443492⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031332v1</w:t>
+                <w:t xml:space="preserve">hal-02436825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving system with action sport cameras: 3D kinematics of the walking and running in a large volume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Bernardina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amanda Piaia Silvatti</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (11), pp.e0224182. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S329-S330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0224182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436825v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the Kramer effect in swimming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Action Sport Cameras Accurate Enough for 3D Motion Analysis? A Comparison With a Commercial Motion Capture System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramos Dalla Bernardina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Samson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heber Teixeira Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Machado Leite de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2017-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328293v1</w:t>
+                <w:t xml:space="preserve">hal-02292375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Action Sport Cameras Accurate Enough for 3D Motion Analysis? A Comparison With a Commercial Motion Capture System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Ramos Dalla Bernardina</w:t>
+                <w:t xml:space="preserve">Comparative study between fully tethered and free swimming at different paces of swimming in front crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Machado Leite de Barros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (1), pp.80-86. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (6), pp.571-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2017-0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2018.1443492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292375v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and efficient thermal calibration for MEMS gyroscopes</w:t>
               </w:r>
@@ -1933,77 +1933,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,90 +2050,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady computational fluid dynamics in front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (7), pp.783-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2712,77 +2712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (14), pp.3743-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2829,77 +2829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the entry-and-stretch phase at the different paces of race in front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2972,64 +2972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,398 +3743,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal arrow grouping based on arrow mechanical properties and vanes positionning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortices and mechanics around the swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Durand</w:t>
+                <w:t xml:space="preserve">R Guignabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Collin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Sports Sciences, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Second direct in-person colloquium on vortex dominated flows (Discovor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delft University of Technology, May 2023, Breckenridge, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130147v1</w:t>
+                <w:t xml:space="preserve">hal-05033212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortices and mechanics around the swimmer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guignabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Decatoire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Monnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L David</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second direct in-person colloquium on vortex dominated flows (Discovor)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delft University of Technology, May 2023, Breckenridge, Colorado, United States</w:t>
+              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033212v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of propulsive forces in front crawl swimming: acceleration effect and flow behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Eon</w:t>
+                <w:t xml:space="preserve">Optimal arrow grouping based on arrow mechanical properties and vanes positionning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrian Kuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth International Symposium of Biomechanics and Medicine in Swimming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">28th Annual Congress of the European College of Sport Science (ECSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Sports Sciences, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033202v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Postural Strategy at Release in Elite Archers</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of force and impulse measures in tethered swimming for expert swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Couvertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Couvertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,74 +4496,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Oct 2019, Poitiers, France. pp.S329 - S330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032796v1</w:t>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII th INTERNATIONAL SYMPOSIUM on BIOMECHANICS and MEDICINE in SWIMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biomechanics and Medicine in Swimming, Sep 2018, Tsukuba, Japan. pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Nov 2017, Reims, France. pp.S187 - S188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4838,77 +4838,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Biomechanics in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Biomechanics in Sports, Jun 2015, Poitiers, France. pp.1177-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5130,338 +5130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mass and mass centre position of body segments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix Formulation of Rigid Body Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Atchonouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème CONGRES annuel de la Société de BIOMECANIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Compiègne, France</w:t>
+              <w:t xml:space="preserve">79th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353228v1</w:t>
+                <w:t xml:space="preserve">hal-00288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Formulation of Rigid Body Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative solidification procedure to determine the optimal marker location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Vallee</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt T.G. Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th Annual Meeting of the International Association of Applied Mathematics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">10th internaional symposium on 3D analysis of human movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288682v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative solidification procedure to determine the optimal marker location</w:t>
+                <w:t xml:space="preserve">Identification of mass and mass centre position of body segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th internaional symposium on 3D analysis of human movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">33ème CONGRES annuel de la Société de BIOMECANIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352416v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the shoulder joint centre and of the body segment parameters</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the "Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bruxelles, Belgium. pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6088,77 +6088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia. BMS2014—ABSTRACTS HANDBOOK, pp.168-169, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6738,51 +6738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Couvertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00487-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos Dalla Bernardina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Pereira de Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Piaia Silvatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8050072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Princelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1443492" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bernardina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714931" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Teixeira Pinto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Machado Leite de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2017-0101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18103490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1302434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Belaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9519-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65V1J276-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;laise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacouture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1053472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arndt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.1003584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-014-0152-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappmathmech.2008.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XWGKW3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P150LQ7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4365F2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tanneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decatoire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacouture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitriu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt T.G. Pain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champeymont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kobbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94484-5_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Couvertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bretonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Samson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Artacho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2025-0203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrian Kuch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-025-00487-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos Dalla Bernardina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gustavo Pereira de Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Cerveri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Piaia Silvatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453772v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2023.2235154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riccoboni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gazeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vachon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berryman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8050072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Princelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domalain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sastre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Debril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domalain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tisserand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bernardina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224182" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714931" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Teixeira Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Machado Leite de Barros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2017-0101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2018.1443492" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18103490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1302434" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombe Belaise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Thouz&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-016-9519-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65V1J276-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouz&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;laise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacouture" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1053472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454017v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arndt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.03.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.1003584" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031377v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12283-014-0152-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fohanno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.08.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCPXFPSC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283961v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Atchonouglo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappmathmech.2008.03.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XWGKW3L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.05.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P150LQ7B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2006.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4365F2D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Tanneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guignabel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decatoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Monnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Durand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033382v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033104v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lacouture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382925" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitriu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352416v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt T.G. Pain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vall&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288411v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241156v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champeymont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Kobbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Ahram" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Abdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94484-5_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00202452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>