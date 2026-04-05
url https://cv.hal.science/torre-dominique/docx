--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1431,50 +1431,145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Economic Society Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mauro Boianovsky, Jun 2016, Raleigh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rist, Quesnay and Strong on the Money Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1490,152 +1585,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65ème Conférence annuelle de l’AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01351980v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01307935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of economic experts in France: Charles Rist and Pierre Quesnay</w:t>
               </w:r>
@@ -4289,50 +4289,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual social currencies for unemployed people: social networks and job market access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Della Peruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Productivity Based Protectionism: A Marxian Reconstruction of Mihail Manoilescu's Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4341,139 +4423,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (3), pp.772-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069814v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01298419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous investors and trading platforms competition</w:t>
               </w:r>
@@ -4898,57 +4898,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adolphe Landry. Monetary stability and the financing of industrial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Economic Thought and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SPE2012-002009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00723882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Raybaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,161 +5067,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brussels Economic Review </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640936v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-00723882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons inferred from NFC mobiquitous innovative information service.</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual social currencies for unemployed people: social networks and job market access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Della Peruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6957,51 +6957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323280-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ogonowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Ogonowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.342.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rochhia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rufini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00811-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nenovsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Srouji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs10040109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Seang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Della Peruta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-11-2014-0169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishkina Evgeniya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323280-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ogonowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Ogonowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.342.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rochhia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rufini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00811-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nenovsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Srouji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs10040109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Seang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Della Peruta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-11-2014-0169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishkina Evgeniya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>