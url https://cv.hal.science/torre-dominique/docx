--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1943,50 +1943,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00720785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Open source, dual licensing and software compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th FLOSS International Workshop on Free/Libre/Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open source, dual licensing and software competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1995,221 +2077,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIXème Congrès annuel de l'AFSE (Association Française de Science Economique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rist and the French missions in Romania 1929-1933. Why the 'Money Doctors' failed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Annual SEEMHN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Beograd, Serbia. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723887v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial or open source software ? Winner-takes-all cometition, partial adoption and efficiency</w:t>
               </w:r>
@@ -2430,51 +2430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 134 (2), pp.253-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2885,51 +2885,51 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inteco.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04367894v1</w:t>
+                <w:t xml:space="preserve">hal-04194464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brexit and Canadadvent: An application of graphs and hypergraphs to recent international trade agreements</w:t>
               </w:r>
@@ -2989,51 +2989,51 @@
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inteco.2023.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194464v1</w:t>
+                <w:t xml:space="preserve">halshs-04367894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of lead investors in equity crowdfunding campaigns with a secondary market</w:t>
               </w:r>
@@ -3999,730 +3999,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M-payment use and remittances in developing countries: a theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torre Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'économie numérique en question, 156, pp.159-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dual licensing strategy with open source competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torre Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (8), pp.1082-1093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mde.2847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters et efficacité du capital-risque: une analyse des stratégies différenciées des fonds indépendants et des fonds industriels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 154, pp.125-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double rôle du paiement mobile dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Torre Dominique</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (4), pp.703-727</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual social currencies for unemployed people: social networks and job market access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Della Peruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Community Currency Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01298419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity Based Protectionism: A Marxian Reconstruction of Mihail Manoilescu's Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Nenovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.772-786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneous investors and trading platforms competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rufini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-11-2014-0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint Opaque Selling Systems for Online Travel Agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Ogonowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L'économie numérique en question, 156, pp.159-183. </w:t>
-[...439 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147, pp.111-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4898,308 +4898,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adolphe Landry. Monetary stability and the financing of industrial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economic Thought and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.141-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/SPE2012-002009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00723882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alain Raybaut</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons inferred from NFC mobiquitous innovative information service.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishkina Evgeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.16-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,50 +6169,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual social currencies for unemployed people: social networks and job market access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Della Peruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendements financiers versus rendements stratégiques : une comparaison des stratégies de syndication des capital-risqueurs captifs et indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6227,73 +6302,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00924748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndication in private equity industry: comparing the strategies of independent and captive venture capitalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6315,282 +6390,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00853695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Della Peruta</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skills and financial Incentives: matching funds providers and syndicates in venture capital investments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nasica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Opaque booking systems for online travel agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Ogonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476150v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00466552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliated and independent venture capitalists: early stages screening and the syndication / leverage trade-off</w:t>
               </w:r>
@@ -6957,51 +6957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323280-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ogonowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Ogonowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.342.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rochhia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rufini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00811-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nenovsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Srouji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs10040109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Seang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Dominique" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2847" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576774v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6469" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Della Peruta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-11-2014-0169" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishkina Evgeniya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853695v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194031v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003323280-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219415v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Ogonowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosi Elise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbaroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422064v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chenavaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Ogonowska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nasica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tosi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Texier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593471v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chiappini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.342.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Giannoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pommet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rochhia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rufini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00811-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Chessa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Persenda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2023.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nenovsky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leocata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Srouji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijfs10040109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Seang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513449v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9471" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2018.08.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torre Dominique" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2847" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Dominique" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Della Peruta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069814v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-11-2014-0169" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2012-002009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miranda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pastorelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishkina Evgeniya" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723511v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723656v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599958v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454552v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>