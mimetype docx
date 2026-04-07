--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -199,303 +199,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
+                <w:t xml:space="preserve">Propagation of calcium signals in response to mechanical stress in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Leskova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Réunion générale du GDR PHYP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Biologie et Améliration des Plantes (INRAE), Mar 2024, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901574v1</w:t>
+                <w:t xml:space="preserve">hal-04901635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of calcium signals in response to mechanical stress in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du GDR PHYP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de Biologie et Améliration des Plantes (INRAE), Mar 2024, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901635v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -514,679 +514,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226836v1</w:t>
+                <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
+              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844038v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors for plant developmental biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Paris</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journée du réseau BIOCCI "Biocapteurs &amp; Biosenseurs en Occitanie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743072v1</w:t>
+                <w:t xml:space="preserve">hal-02198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biosensors for plant developmental biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">2e journée du réseau BIOCCI "Biocapteurs &amp; Biosenseurs en Occitanie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198121v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Then</w:t>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198125v1</w:t>
+                <w:t xml:space="preserve">hal-02198121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plant viruses interfere with aphid-induced calcium signalling in Arabidopsis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Then</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1205,247 +1205,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioCORP : Couplage entre biosenseurs luminescents et analyse cinématique de la croissance racinaire des plantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Iron live imaging in plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journée Imagerie des plantes en Occitanie-Pyrénées-Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Feb 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953372v1</w:t>
+                <w:t xml:space="preserve">hal-02952107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron live imaging in plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Projet BioCORP : Couplage entre biosenseurs luminescents et analyse cinématique de la croissance racinaire des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on optical biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2e journée Imagerie des plantes en Occitanie-Pyrénées-Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952107v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in arabidopsis thaliana primary root</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Adapt 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Banyuls-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-induced release of intracellular free calcium is involved in growth arrest of Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Sciallano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 èmes Journées Scientifiques et Techniques du Résau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Touloude, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1982,269 +1982,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes quantitatives et qualitatives utilisées pour l'analyse de l'expression de gène chez Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation by Calcium-dependent protein kinases of Skaker channels expressed in guard cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIieme journée du réseau des microscopistes de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, NA, France</w:t>
+              <w:t xml:space="preserve">29 th New Phytologist Symposium: Stomata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858519v1</w:t>
+                <w:t xml:space="preserve">hal-01858518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation by Calcium-dependent protein kinases of Skaker channels expressed in guard cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes quantitatives et qualitatives utilisées pour l'analyse de l'expression de gène chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sanchez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 th New Phytologist Symposium: Stomata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IIIieme journée du réseau des microscopistes de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858518v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2256,463 +2256,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the cell wall in iron storage and remobilization in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418666v1</w:t>
+                <w:t xml:space="preserve">hal-05418723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant cell battle cry: Calcium and transcriptional noise integrate cellular responses for disease resistance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of the cell wall in iron storage and remobilization in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudoux-Arnaud Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Molecular Plant-Microbe Interactions (MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Cologne, Germany. </w:t>
+              <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418822v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana root</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The plant cell battle cry: Calcium and transcriptional noise integrate cellular responses for disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy A. B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Zaffuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">International Society for Molecular Plant-Microbe Interactions (MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cologne, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418723v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of virus-vector interactions mediating disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Then</w:t>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th HFSP Awardees Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tsukuba, Japan. 2019</w:t>
@@ -2767,51 +2767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2836,90 +2836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2993,64 +2993,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium Live Imaging at Multi-Scales from Cellular to Organ Level in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2642, , pp.85-95, 2023, Plant Abiotic Stress Signaling, 978-1-0716-3043-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3075,51 +3075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Imaging of Promoter Activity in Intact Plant Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,77 +3250,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NRAMP2 controls manganese partitioning between seed coat and embryo to regulate seed vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCC80A12"/>
+    <w:nsid w:val="47F711EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tou-cheu-xiong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-0939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103430148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sciallano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy A. B. Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380115.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tou-cheu-xiong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-0939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103430148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sciallano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy A. B. Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380115.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>