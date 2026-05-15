--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -199,912 +199,912 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of calcium signals in response to mechanical stress in plants</w:t>
+                <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Leskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du GDR PHYP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de Biologie et Améliration des Plantes (INRAE), Mar 2024, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901635v1</w:t>
+                <w:t xml:space="preserve">hal-04901574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new role for the Mn transporter NRAMP2 in the seed including novel analytical and imaging tools to decipher metal homeostasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation of calcium signals in response to mechanical stress in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Jiménez-Lamana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual general conference of COST Action 19116 “Trace metal metabolism in plants – PLANTMETALS”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Réunion générale du GDR PHYP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Biologie et Améliration des Plantes (INRAE), Mar 2024, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901574v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyne André</w:t>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Curie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226818v1</w:t>
+                <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling of Plant Growth, Pattern Formation and Actuation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Oaxaca, Mexico</w:t>
+              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844038v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron redox live imaging in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. National Biosensor Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226836v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198125v1</w:t>
+                <w:t xml:space="preserve">hal-02198121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensors for plant developmental biology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interference of plant viruses with aphid-induced calcium signalling in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bellegarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Schivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journée du réseau BIOCCI "Biocapteurs &amp; Biosenseurs en Occitanie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">51. Jahrestreffen des arbeitskreises “viruskrankheiten der pflanzen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Göttingen, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743072v1</w:t>
+                <w:t xml:space="preserve">hal-02198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant virus infection modify calcium signalling induced by aphid vector feeding?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biosensors for plant developmental biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Alcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New avenues for the behavioral manipulation of disease vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">2e journée du réseau BIOCCI "Biocapteurs &amp; Biosenseurs en Occitanie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198121v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do plant viruses interfere with aphid-induced calcium signalling in Arabidopsis?</w:t>
               </w:r>
@@ -1129,51 +1129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,64 +1211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,77 +1336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BioCORP : Couplage entre biosenseurs luminescents et analyse cinématique de la croissance racinaire des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journée Imagerie des plantes en Occitanie-Pyrénées-Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Feb 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1444,64 +1444,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Adapt 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Banyuls-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-induced release of intracellular free calcium is involved in growth arrest of Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Sciallano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 èmes Journées Scientifiques et Techniques du Résau des Microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Touloude, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 th New Phytologist Symposium: Stomata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2161,51 +2161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIieme journée du réseau des microscopistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2262,90 +2262,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of labile Fe2+ and Fe3+ in living Arabidopsis thaliana root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2370,103 +2370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the cell wall in iron storage and remobilization in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudoux-Arnaud Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE (JST2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Zaffuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Molecular Plant-Microbe Interactions (MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Cologne, Germany. </w:t>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Schivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,64 +2754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signaling of iron deficiency in Arabidopsis thaliana primary root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hai Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron live imaging in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,64 +2993,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium Live Imaging at Multi-Scales from Cellular to Organ Level in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Alcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2642, , pp.85-95, 2023, Plant Abiotic Stress Signaling, 978-1-0716-3043-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3075,51 +3075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Imaging of Promoter Activity in Intact Plant Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,77 +3250,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NRAMP2 controls manganese partitioning between seed coat and embryo to regulate seed vigor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Isaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F711EE"/>
+    <w:nsid w:val="38EFAF29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3689,51 +3689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tou-cheu-xiong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-0939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103430148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901635v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sciallano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy A. B. Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380115.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tou-cheu-xiong" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-0939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103430148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leskova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez-Lamana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellegarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Schivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964093v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ronzier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Sciallano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Poitout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gayraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudoux-Arnaud Margot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy A. B. Jones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Zaffuto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/380115.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6396-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>