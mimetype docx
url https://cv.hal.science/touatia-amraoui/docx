--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -793,359 +793,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hedjret Enous granitoid in NW Algeria: A major source of shafts and blocks for the ancient monuments of two coastal cities in Mauretania Caesariensis: Caesarea (Cherchell) and Tipasa demonstrated by nondestructive investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilans des recherches publiées dans &amp;quot;Antiquités africaines&amp;quot; - Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMOSIA XIV, 14th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Sep 2025, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Antiquités africaines 1967-2025 : Rencontre autour de 60 volumes sur le Maghreb ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Aix-Marseille Université, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418533v1</w:t>
+                <w:t xml:space="preserve">hal-05141501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de vente et de production privés et ‘municipaux’ en Afrique du Nord à l'époque romaine : la question de leur identification et de leur localisation à travers quelques études de cas en Algérie</w:t>
+                <w:t xml:space="preserve">L'utilisation de la 3D dans le domaine de la céramologie et dans d'autres spécialités de l'archéologie pour l'étude scientifique et la sauvegarde du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale ERC PECVNIA. Boutiques et ateliers publics dans les cités de l’Empire romain / Public shops and workshops in the cities of the Roman Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC PECVNIA; Lettres Sorbonne Université; Orient et Méditerranée, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle et la numérisation au service du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National de Cirta, Apr 2025, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141546v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la 3D dans le domaine de la céramologie et dans d'autres spécialités de l'archéologie pour l'étude scientifique et la sauvegarde du patrimoine</w:t>
+                <w:t xml:space="preserve">Espaces de vente et de production privés et ‘municipaux’ en Afrique du Nord à l'époque romaine : la question de leur identification et de leur localisation à travers quelques études de cas en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle et la numérisation au service du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National de Cirta, Apr 2025, Constantine, Algérie</w:t>
+              <w:t xml:space="preserve">Conférence internationale ERC PECVNIA. Boutiques et ateliers publics dans les cités de l’Empire romain / Public shops and workshops in the cities of the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC PECVNIA; Lettres Sorbonne Université; Orient et Méditerranée, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061585v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans des recherches publiées dans &amp;quot;Antiquités africaines&amp;quot; - Algérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hedjret Enous granitoid in NW Algeria: A major source of shafts and blocks for the ancient monuments of two coastal cities in Mauretania Caesariensis: Caesarea (Cherchell) and Tipasa demonstrated by nondestructive investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmane Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités africaines 1967-2025 : Rencontre autour de 60 volumes sur le Maghreb ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Aix-Marseille Université, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ASMOSIA XIV, 14th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Sep 2025, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141501v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses Paul-Albert Février en Archéologie</w:t>
               </w:r>
@@ -3342,285 +3342,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épicherchell, corpus numérique des inscriptions de Caesarea Mauretaniae : la contribution du numérique à la formation en épigraphie</w:t>
+                <w:t xml:space="preserve">Crafts in Roman North Africa: some examples of technical transfer and local permanence through grain milling process and textile treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Samir Aounallah; Attilio Mastino. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duckworth C. N.; Cuénod A.; Mattingly D. J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’epigrafia del Nord Africa: novità, riletture, nuove sintesi. Atti dell XXI Convegno de L'Africa Romana (Tunisi, 6-9 dicembre 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, F.lli Lega Editori, pp.701-704, 2020, Collana Epigrafia e Antichità</w:t>
+              <w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Press, pp.115-142, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03472219v1</w:t>
+                <w:t xml:space="preserve">hal-02958891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafts in Roman North Africa: some examples of technical transfer and local permanence through grain milling process and textile treatment.</w:t>
+                <w:t xml:space="preserve">Productions littorales de Maurétanie césarienne et de Numidie. État de la recherche et nouvelles réflexions sur les réseaux d’échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Duckworth C. N.; Cuénod A.; Mattingly D. J. </w:t>
+              <w:t xml:space="preserve">Maria Teresa D’Alessio; Chiara Maria Marchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Press, pp.115-142, 2020</w:t>
+              <w:t xml:space="preserve">RAC in Rome. Atti della 12a Roman Archaeology Conference (2016): le sessioni di Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Quasar, pp.219-228, 2020, 978-88-5491-062-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958891v1</w:t>
+                <w:t xml:space="preserve">hal-03095032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions littorales de Maurétanie césarienne et de Numidie. État de la recherche et nouvelles réflexions sur les réseaux d’échanges</w:t>
+                <w:t xml:space="preserve">Épicherchell, corpus numérique des inscriptions de Caesarea Mauretaniae : la contribution du numérique à la formation en épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Maria Teresa D’Alessio; Chiara Maria Marchetti. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samir Aounallah; Attilio Mastino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAC in Rome. Atti della 12a Roman Archaeology Conference (2016): le sessioni di Roma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Quasar, pp.219-228, 2020, 978-88-5491-062-1</w:t>
+              <w:t xml:space="preserve">L’epigrafia del Nord Africa: novità, riletture, nuove sintesi. Atti dell XXI Convegno de L'Africa Romana (Tunisi, 6-9 dicembre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, F.lli Lega Editori, pp.701-704, 2020, Collana Epigrafia e Antichità</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095032v1</w:t>
+                <w:t xml:space="preserve">halshs-03472219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation humaine aux confins méridionaux de la Maurétanie césarienne occidentale : apport de la documentation archéologique concernant la région de Mascara et des monts de Saïda</w:t>
               </w:r>
@@ -4513,51 +4513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ql" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2023.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulmis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Lamali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Chatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Djellid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rold&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Cherif Slimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Anbar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ql" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2023.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulmis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Lamali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Chatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Djellid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rold&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Cherif Slimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Anbar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>