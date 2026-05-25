--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -793,359 +793,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilans des recherches publiées dans &amp;quot;Antiquités africaines&amp;quot; - Algérie</w:t>
+                <w:t xml:space="preserve">Espaces de vente et de production privés et ‘municipaux’ en Afrique du Nord à l'époque romaine : la question de leur identification et de leur localisation à travers quelques études de cas en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités africaines 1967-2025 : Rencontre autour de 60 volumes sur le Maghreb ancien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Camille Jullian; Aix-Marseille Université, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale ERC PECVNIA. Boutiques et ateliers publics dans les cités de l’Empire romain / Public shops and workshops in the cities of the Roman Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC PECVNIA; Lettres Sorbonne Université; Orient et Méditerranée, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141501v1</w:t>
+                <w:t xml:space="preserve">hal-05141546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la 3D dans le domaine de la céramologie et dans d'autres spécialités de l'archéologie pour l'étude scientifique et la sauvegarde du patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hedjret Enous granitoid in NW Algeria: A major source of shafts and blocks for the ancient monuments of two coastal cities in Mauretania Caesariensis: Caesarea (Cherchell) and Tipasa demonstrated by nondestructive investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmane Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle et la numérisation au service du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National de Cirta, Apr 2025, Constantine, Algérie</w:t>
+              <w:t xml:space="preserve">ASMOSIA XIV, 14th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Sep 2025, Ljubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061585v1</w:t>
+                <w:t xml:space="preserve">hal-05418533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de vente et de production privés et ‘municipaux’ en Afrique du Nord à l'époque romaine : la question de leur identification et de leur localisation à travers quelques études de cas en Algérie</w:t>
+                <w:t xml:space="preserve">L'utilisation de la 3D dans le domaine de la céramologie et dans d'autres spécialités de l'archéologie pour l'étude scientifique et la sauvegarde du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale ERC PECVNIA. Boutiques et ateliers publics dans les cités de l’Empire romain / Public shops and workshops in the cities of the Roman Empire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC PECVNIA; Lettres Sorbonne Université; Orient et Méditerranée, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle et la numérisation au service du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National de Cirta, Apr 2025, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141546v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hedjret Enous granitoid in NW Algeria: A major source of shafts and blocks for the ancient monuments of two coastal cities in Mauretania Caesariensis: Caesarea (Cherchell) and Tipasa demonstrated by nondestructive investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilans des recherches publiées dans &amp;quot;Antiquités africaines&amp;quot; - Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMOSIA XIV, 14th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Sep 2025, Ljubjana, Slovenia</w:t>
+              <w:t xml:space="preserve">Antiquités africaines 1967-2025 : Rencontre autour de 60 volumes sur le Maghreb ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Camille Jullian; Aix-Marseille Université, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418533v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bourses Paul-Albert Février en Archéologie</w:t>
               </w:r>
@@ -2522,290 +2522,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’objet à la société romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus des inscriptions antiques de Caesarea Mavretaniae (Cherchell, Algérie). ICaesMaur I, Caesarea à l’époque des rois de Maurétanie : témoignages épigraphiques sur la cour de ses rois et la population de leur capitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Coltelloni-Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Adam</w:t>
-[...56 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, pp.388, 2024, Études d'Antiquités Africaines, 978-2-271-15303-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494353v1</w:t>
+                <w:t xml:space="preserve">halshs-04803017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus des inscriptions antiques de Caesarea Mavretaniae (Cherchell, Algérie). ICaesMaur I, Caesarea à l’époque des rois de Maurétanie : témoignages épigraphiques sur la cour de ses rois et la population de leur capitale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l’objet à la société romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touatia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Coltelloni-Trannoy</w:t>
-[...60 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.322, 2024, Archaeopress Roman Archaeology 101, 978-1-80327-602-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.32028/9781803276021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04803017v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une rive à l'autre : Circulations et échanges entre la Maurétanie césarienne et le sud-est de l’Hispanie (Antiquité-Moyen Âge)</w:t>
               </w:r>
@@ -3342,100 +3342,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crafts in Roman North Africa: some examples of technical transfer and local permanence through grain milling process and textile treatment.</w:t>
+                <w:t xml:space="preserve">Épicherchell, corpus numérique des inscriptions de Caesarea Mauretaniae : la contribution du numérique à la formation en épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Duckworth C. N.; Cuénod A.; Mattingly D. J. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samir Aounallah; Attilio Mastino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Press, pp.115-142, 2020</w:t>
+              <w:t xml:space="preserve">L’epigrafia del Nord Africa: novità, riletture, nuove sintesi. Atti dell XXI Convegno de L'Africa Romana (Tunisi, 6-9 dicembre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, F.lli Lega Editori, pp.701-704, 2020, Collana Epigrafia e Antichità</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958891v1</w:t>
+                <w:t xml:space="preserve">halshs-03472219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions littorales de Maurétanie césarienne et de Numidie. État de la recherche et nouvelles réflexions sur les réseaux d’échanges</w:t>
               </w:r>
@@ -3488,139 +3527,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épicherchell, corpus numérique des inscriptions de Caesarea Mauretaniae : la contribution du numérique à la formation en épigraphie</w:t>
+                <w:t xml:space="preserve">Crafts in Roman North Africa: some examples of technical transfer and local permanence through grain milling process and textile treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touatia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Samir Aounallah; Attilio Mastino. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duckworth C. N.; Cuénod A.; Mattingly D. J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’epigrafia del Nord Africa: novità, riletture, nuove sintesi. Atti dell XXI Convegno de L'Africa Romana (Tunisi, 6-9 dicembre 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45, F.lli Lega Editori, pp.701-704, 2020, Collana Epigrafia e Antichità</w:t>
+              <w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Press, pp.115-142, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03472219v1</w:t>
+                <w:t xml:space="preserve">hal-02958891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation humaine aux confins méridionaux de la Maurétanie césarienne occidentale : apport de la documentation archéologique concernant la région de Mascara et des monts de Saïda</w:t>
               </w:r>
@@ -4321,52 +4321,170 @@
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05015198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Débats. Archéologie et diplomatie européenne en Méditerranée : de nouveaux défis face aux crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touatia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madrid, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50-2, pp.331-374, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4513,51 +4631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ql" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2023.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulmis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061585v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Lamali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Chatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Djellid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rold&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Cherif Slimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Anbar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153ql" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2023.19" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03592138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulmis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Lamali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Chatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Djellid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoo Mukai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Coltelloni-Trannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/caesarea-a-l-epoque-des-rois-de-mauretanie/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quevedo S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vizca&#237;no S&#225;nchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Rold&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.62677" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855814v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Cherif Slimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Anbar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>