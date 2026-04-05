--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -732,261 +732,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycoloquy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.828-833. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.4485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294413v1</w:t>
+                <w:t xml:space="preserve">hal-04725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuelu Wang</w:t>
+                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (17), pp.4485. </w:t>
+              <w:t xml:space="preserve">Psycoloquy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.828-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725296v1</w:t>
+                <w:t xml:space="preserve">hal-05294413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XGBoost in Public Transportation for Multi-Attribute Data: Delay Prediction in Railway Systems in Real-Time</w:t>
               </w:r>
@@ -1100,1157 +1100,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Becha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 613, pp.1354349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287416v1</w:t>
+                <w:t xml:space="preserve">hal-04447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
+                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021668v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127116v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Matignon</w:t>
+                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154986v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 613, pp.1354349. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447110v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
+                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bourdim</w:t>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.940-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501302v1</w:t>
+                <w:t xml:space="preserve">hal-04447243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835223v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
+                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Samia Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Zhu</w:t>
+                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447243v1</w:t>
+                <w:t xml:space="preserve">hal-04501302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496429v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
               </w:r>
@@ -2262,64 +2262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,274 +2477,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501175v2</w:t>
+                <w:t xml:space="preserve">hal-03041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.106386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041688v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t>
               </w:r>
@@ -2756,77 +2756,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,90 +2873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,64 +3245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4009,511 +4009,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ebdelli</w:t>
+                <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115955v1</w:t>
+                <w:t xml:space="preserve">hal-04554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumazet-Bonnamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565802v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of aerial vehicle flight: Simulation and experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mousa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1483 - 1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/maes.2014.130034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554240v1</w:t>
+                <w:t xml:space="preserve">hal-04565802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust control of aerial vehicle flight: Simulation and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.935. </w:t>
+              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (9), pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/maes.2014.130034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554455v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Flyback Converter in Mixed Conduction Mode: Influence on the Converter Design Using Optimization under Constraints</w:t>
               </w:r>
@@ -4610,765 +4610,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity of nano C-LiFePO4 prepared by the polyol process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.106⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/52895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750723v1</w:t>
+                <w:t xml:space="preserve">hal-04564595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallinity of nano C-LiFePO4 prepared by the polyol process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lau-Truing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/52895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">R. Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712480v1</w:t>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.4127-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054693v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Talj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Azib</w:t>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Béthoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00698843v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5913,404 +5913,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Methodology for Optimizing Fuel Cell Electric Vehicle Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">A Learning-Based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">32nd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.828-833, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iccad60883.2024.10554058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/med61351.2024.10566230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639597v1</w:t>
+                <w:t xml:space="preserve">hal-04639726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-Based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+                <w:t xml:space="preserve">Reward Function Design for Reinforcement Learning based Energy Management Strategy for a Fuel Cell/Supercapacitor Hybrid Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.828-833, </w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTACA, May 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/med61351.2024.10566230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639726v1</w:t>
+                <w:t xml:space="preserve">hal-04638352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward Function Design for Reinforcement Learning based Energy Management Strategy for a Fuel Cell/Supercapacitor Hybrid Electric Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+                <w:t xml:space="preserve">A Design Methodology for Optimizing Fuel Cell Electric Vehicle Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESTACA, May 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/iccad60883.2024.10554058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638352v1</w:t>
+                <w:t xml:space="preserve">hal-04639597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Subway Relational Model in Decision Support Systems</w:t>
               </w:r>
@@ -6424,51 +6424,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Based Energy Management Strategy for hybrid fuel cell/batterie systems</w:t>
+                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
@@ -6499,428 +6499,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625446v1</w:t>
+                <w:t xml:space="preserve">hal-04447089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Based Energy Management Strategy for hybrid fuel cell/batterie systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447143v1</w:t>
+                <w:t xml:space="preserve">hal-04625446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de conception sous contraintes multi-physiques des convertisseurs multicellulaires dédiés aux systèmes pile à combustible embarqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy (FR), France. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525912v1</w:t>
+                <w:t xml:space="preserve">hal-04447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Approche de conception sous contraintes multi-physiques des convertisseurs multicellulaires dédiés aux systèmes pile à combustible embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447089v1</w:t>
+                <w:t xml:space="preserve">hal-04525912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
               </w:r>
@@ -7159,165 +7159,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528152v1</w:t>
+                <w:t xml:space="preserve">hal-04502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Impact on Powertrain Efficiency Improvement for Two Wheels Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,119 +7351,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.2744-2750, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7446,232 +7472,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1277-1282, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Control Strategy of Hybrid Photovoltaic-Battery systems for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7680,349 +7706,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Belhaouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Systems and Applications IEEE ICSRESA'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Tebessa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
+                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging and Renewable Energy ICEREGA’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529100v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Emerging and Renewable Energy ICEREGA’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502535v1</w:t>
+                <w:t xml:space="preserve">hal-04529100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
               </w:r>
@@ -8034,77 +8034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Bendjedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,64 +8285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,77 +8402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient energy management strategy for fuel cell ultracapacitor hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bourdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,1559 +8621,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISE-Backsteppping feedback control for induction machine in electric vehicle applications</w:t>
+                <w:t xml:space="preserve">Real time fixed order robust H-infinity orientation control for 3-DOF helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rkhissi-Kammoun</w:t>
+                <w:t xml:space="preserve">Alaa Chabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 23th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.596-602, </w:t>
+              <w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/med.2015.7158812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2015.7348215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585471v1</w:t>
+                <w:t xml:space="preserve">hal-04586588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time fixed order robust H-infinity orientation control for 3-DOF helicopter</w:t>
+                <w:t xml:space="preserve">RISE-Backsteppping feedback control for induction machine in electric vehicle applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Chabir</w:t>
+                <w:t xml:space="preserve">Yosra Rkhissi-Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouteraa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+                <w:t xml:space="preserve">Faisal Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2015 23th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.596-602, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2015.7348215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/med.2015.7158812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586588v1</w:t>
+                <w:t xml:space="preserve">hal-04585471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588745v1</w:t>
+                <w:t xml:space="preserve">hal-01065238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive fault tolerant control design of energy management system for electric vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouia Oubellil</w:t>
+                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.1402-1408, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864819⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588565v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental second order sliding mode fault tolerant control for moment gyroscope system with sensor fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/codit.2014.6996928⟩</w:t>
+              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588694v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based fault tolerant controller design for Induction Motor drive in EV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1190-1195, </w:t>
+              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cca.2014.6981490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588575v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+                <w:t xml:space="preserve">Experimental second order sliding mode fault tolerant control for moment gyroscope system with sensor fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Coquery</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France. pp.405-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2014.6996928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065238v1</w:t>
+                <w:t xml:space="preserve">hal-04588694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Passive fault tolerant control design of energy management system for electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Oubellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.1402-1408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588724v1</w:t>
+                <w:t xml:space="preserve">hal-04588565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
+                <w:t xml:space="preserve">Observer-based fault tolerant controller design for Induction Motor drive in EV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Aouaouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.236-241, </w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1190-1195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cca.2014.6981490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588494v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
+                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahraz Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kiev, Ukraine. pp.1066-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eurocon.2013.6625113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588843v1</w:t>
+                <w:t xml:space="preserve">hal-04588859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental passive fault tolerant control for gyroscope system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 21st Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nuremberg, Germany. pp.1316-1323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588826v1</w:t>
+                <w:t xml:space="preserve">hal-04588843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+                <w:t xml:space="preserve">Experimental passive fault tolerant control for gyroscope system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kiev, Ukraine. pp.1066-1072, </w:t>
+              <w:t xml:space="preserve">2013 21st Mediterranean Conference on Control &amp; Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Platanias, Greece. pp.167-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eurocon.2013.6625113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/med.2013.6608716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588859v1</w:t>
+                <w:t xml:space="preserve">hal-04588826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel-cell/Ultracapacitor Based Hybrid Emergency Power System for More Electric Aircraft</w:t>
               </w:r>
@@ -10384,64 +10384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10540,51 +10540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10622,90 +10622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10756,51 +10756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,51 +10864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10985,51 +10985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11080,77 +11080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11210,90 +11210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11318,51 +11318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11407,515 +11407,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447272v1</w:t>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assistance énergétique à base de supercondensateurs pour les sources hybrides à pile à combustible : applications automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+              <w:t xml:space="preserve">JCGE2009, Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. pp. 11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447268v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance énergétique à base de supercondensateurs pour les sources hybrides à pile à combustible : applications automobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE2009, Jeunes Chercheurs en Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. pp. 11-18</w:t>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447271v1</w:t>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Control Strategy for a Parallel Hybrid Fuel Cell/Supercapacitors Power Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC 2009, The 5th IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dearborn, United States. pp. 1858-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12212,51 +12212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-08-2016-0336" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Boukhnifer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/maes.2014.130034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2041134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-kr-1001.02002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chabir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348215" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588565v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Oubellil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864819" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588694v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2014.6996928" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2014.6981490" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588826v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2013.6608716" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-08-2016-0336" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Boukhnifer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/maes.2014.130034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2041134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-kr-1001.02002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chabir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348215" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2014.6996928" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Oubellil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864819" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2014.6981490" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2013.6608716" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>