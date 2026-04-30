--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Toufik AZIB </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pr. Toufik AZIB received the Electrotechnical Engineering Diploma from the University of Setif (UFAS), Algeria, in 2006 and the M.Sc.  degree in Electrical Engineering from National Superior School of Electrical and Mechanical Engineering of Nancy ENSEM-INPL, France, in 2007. He also received the Ph.D. in electrical engineering from the University of Paris South XI, France, in 2010 and the HDR Habilitation à Diriger des Recherches degree (HDR: French postdoctoral degree) from the University of Paris Saclay, France, in 2021.  Since 2011, he has been an Associate Professor with the Engineering Research Center ESTACA’Lab, ESTACA Engineering School, Saint-Quentin-en-Yvelines, France. He is currently Full Professor and the Head of S2ET Department (Energy and Embedded Systems for Transportation). His current research interests include optimal design of power electronics, and control /energy management of new electrical devices (Fuel cell, battery, ultracapacitor, photovoltaic, …) for new mobility applications (green, sustainable, and smart mobility)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -100,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,508 +491,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategies based on soft actor critic reinforcement learning with a proper reward function design based on battery state of charge constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.111797⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642121v1</w:t>
+                <w:t xml:space="preserve">hal-04725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Wide-Bandgap Semiconductors in Interleaved Converters Sizing for a Fuel-Cell Power Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/wevj15040148⟩</w:t>
+              <w:t xml:space="preserve">Psycoloquy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.828-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643180v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuelu Wang</w:t>
+                <w:t xml:space="preserve">Energy management strategies based on soft actor critic reinforcement learning with a proper reward function design based on battery state of charge constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725296v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+                <w:t xml:space="preserve">Influence of Wide-Bandgap Semiconductors in Interleaved Converters Sizing for a Fuel-Cell Power Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycoloquy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.828-833. </w:t>
+              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/wevj15040148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294413v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XGBoost in Public Transportation for Multi-Attribute Data: Delay Prediction in Railway Systems in Real-Time</w:t>
               </w:r>
@@ -1100,1226 +1106,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
+                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benmebarek</w:t>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alloui</w:t>
+                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Khene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Becha</w:t>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447110v1</w:t>
+                <w:t xml:space="preserve">hal-04021668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287416v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
+                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021668v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127116v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Becha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 613, pp.1354349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154986v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
+                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Samia Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Zhu</w:t>
+                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447243v1</w:t>
+                <w:t xml:space="preserve">hal-04501302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496429v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
+                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bourdim</w:t>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.940-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501302v1</w:t>
+                <w:t xml:space="preserve">hal-04447243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835223v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,404 +2353,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits control and energy saturation management for DC bus regulation in photovoltaic systems with battery storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Assem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cherif Laarouci</w:t>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.10.061⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501137v1</w:t>
+                <w:t xml:space="preserve">hal-03041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.106386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041688v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Limits control and energy saturation management for DC bus regulation in photovoltaic systems with battery storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Laarouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.106386. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.1301 - 1310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501175v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t>
               </w:r>
@@ -2756,77 +2762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,90 +2879,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3029,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Contant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3098,103 +3104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de gestion d'énergie dans une station de charge à énergie solaire photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hadj Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (3), pp.365-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,77 +3251,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3343,2504 +3349,1587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy management strategy for a hybrid fuel cell/battery system: Simulation and experimental results</w:t>
+                <w:t xml:space="preserve">Design methodology of an interleaved buck converter for onboard automotive application, multi-objective optimisation under multi-physic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Bendjedia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-08-2016-0336⟩</w:t>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-est.2013.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542224v1</w:t>
+                <w:t xml:space="preserve">hal-02394031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A speed sensor fault tolerant control for electrical vehicle system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumazet-Bonnamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Signals and Smart Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijdsss.2017.10011014⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549324v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed sensor fault tolerant controller design for induction motor drive in EV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1483 - 1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549366v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of an interleaved buck converter for onboard automotive application, multi-objective optimisation under multi-physic constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-est.2013.0045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394031v1</w:t>
+                <w:t xml:space="preserve">hal-04554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault tolerant tracking controller design for vehicle dynamics: A descriptor approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Control of a Flyback Converter in Mixed Conduction Mode: Influence on the Converter Design Using Optimization under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">IEEJ Journal of Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1541/ieejjia.2.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552940v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallinity of nano C-LiFePO4 prepared by the polyol process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lau-Truing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554455v1</w:t>
+                <w:t xml:space="preserve">hal-00750723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/52895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01115955v1</w:t>
+                <w:t xml:space="preserve">hal-04564595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.4127-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565802v1</w:t>
+                <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of aerial vehicle flight: Simulation and experimental results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/maes.2014.130034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04554240v1</w:t>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Flyback Converter in Mixed Conduction Mode: Influence on the Converter Design Using Optimization under Constraints</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ Journal of Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1541/ieejjia.2.132⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559484v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...382 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tie.2010.2044123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054691v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-04567659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-Health (SOH) and State-of-Charge (SOC) Estimation for Lithium-ion Battery under Fast-Charging Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuelu Wang</w:t>
+                <w:t xml:space="preserve">Enhanced Microgrid Energy Coordination Using Hybrid Particle Swarm Optimization with Bidirectional Electric Vehicle Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khelil Sidi-Brahim</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0177⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Energy and City of the Future (EVF’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, LES MUREAUX, France. pp.02004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202669902004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107522v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Analysis Between Simulated Heat Generation and Battery Degradation Under Fast Charging</w:t>
+                <w:t xml:space="preserve">State-of-Health (SOH) and State-of-Charge (SOC) Estimation for Lithium-ion Battery under Fast-Charging Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
@@ -5858,6097 +4947,5586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelil Sidi-Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11284092⟩</w:t>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465664v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-Based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+                <w:t xml:space="preserve">Correlation Analysis Between Simulated Heat Generation and Battery Degradation Under Fast Charging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelil Sidi-Brahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/med61351.2024.10566230⟩</w:t>
+              <w:t xml:space="preserve">2025 14th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Vienna, France. pp.556-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA66237.2025.11284092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639726v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward Function Design for Reinforcement Learning based Energy Management Strategy for a Fuel Cell/Supercapacitor Hybrid Electric Vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Learning-Based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554034⟩</w:t>
+              <w:t xml:space="preserve">32nd Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.828-833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med61351.2024.10566230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638352v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Methodology for Optimizing Fuel Cell Electric Vehicle Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Reward Function Design for Reinforcement Learning based Energy Management Strategy for a Fuel Cell/Supercapacitor Hybrid Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iccad60883.2024.10554058⟩</w:t>
+              <w:t xml:space="preserve">, ESTACA, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639597v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Subway Relational Model in Decision Support Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
+                <w:t xml:space="preserve">A Design Methodology for Optimizing Fuel Cell Electric Vehicle Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Conference (ICITT), incorporating the 7th International Conference on Communication and Network Technology (ICCNT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/atde240036⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iccad60883.2024.10554058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482433v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Exploring Subway Relational Model in Decision Support Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondoss Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saudrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th International Conference (ICITT), incorporating the 7th International Conference on Communication and Network Technology (ICCNT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain. pp.217 - 230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/atde240036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447089v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Based Energy Management Strategy for hybrid fuel cell/batterie systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy (FR), France. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625446v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Based Energy Management Strategy for hybrid fuel cell/batterie systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lilles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447143v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de conception sous contraintes multi-physiques des convertisseurs multicellulaires dédiés aux systèmes pile à combustible embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-148⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.01-06, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897439v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal management of Li-ion batteries using PCM- Metal foam composite : Experimental and numerical investigations,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326910v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Thermal management of Li-ion batteries using PCM- Metal foam composite : Experimental and numerical investigations,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Belfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502535v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Impact on Powertrain Efficiency Improvement for Two Wheels Electric Vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.2744-2750, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927381⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502484v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Thermal Impact on Powertrain Efficiency Improvement for Two Wheels Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.2744-2750, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2019.8927381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041679v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503537v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control Strategy of Hybrid Photovoltaic-Battery systems for automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houria Assem</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Systems and Applications IEEE ICSRESA'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529091v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Design and Control Strategy of Hybrid Photovoltaic-Battery systems for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Belhaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Systems and Applications IEEE ICSRESA'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tebessa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528152v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Emerging and Renewable Energy ICEREGA’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020020v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing and Energy Management Strategy for hybrid FC/Battery electric vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iecon.2016.7793271⟩</w:t>
+              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583614v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Sizing and Energy Management Strategy for hybrid FC/Battery electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Bendjedia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t>
+              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2111-2116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon.2016.7793271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589526v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient energy management strategy for fuel cell ultracapacitor hybrid system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Bourdim</w:t>
+                <w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/esars-itec.2016.7841325⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584390v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de gestion d'énergie d'une station de recharge à énergie solaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient energy management strategy for fuel cell ultracapacitor hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès PROP’ELEC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/esars-itec.2016.7841325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599867v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time fixed order robust H-infinity orientation control for 3-DOF helicopter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégie de gestion d'énergie d'une station de recharge à énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Assem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 12th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès PROP’ELEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586588v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISE-Backsteppping feedback control for induction machine in electric vehicle applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Rkhissi-Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 23th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain. pp.596-602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2015.7158812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065238v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouhali</w:t>
+                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588494v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588724v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0448⟩</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588745v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental second order sliding mode fault tolerant control for moment gyroscope system with sensor fault</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nuremberg, Germany. pp.1316-1323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588694v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive fault tolerant control design of energy management system for electric vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864819⟩</w:t>
+              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kiev, Ukraine. pp.1066-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eurocon.2013.6625113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588565v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based fault tolerant controller design for Induction Motor drive in EV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fuel-cell/Ultracapacitor Based Hybrid Emergency Power System for More Electric Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEA 2012 - More Electric Aircraft Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bordeaaux, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588575v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eurocon.2013.6625113⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seoul, South Korea. pp.956-961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2012.6422778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588859v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+                <w:t xml:space="preserve">Tele-control electrical vehicle system using wave variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chemnitz, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssd.2012.6198010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588843v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental passive fault tolerant control for gyroscope system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 21st Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588826v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel-cell/Ultracapacitor Based Hybrid Emergency Power System for More Electric Aircraft</w:t>
+                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2012 - More Electric Aircraft Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bordeaaux, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">FDFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589533v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-control electrical vehicle system using wave variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589161v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Serra</w:t>
+                <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590296v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
+                <w:t xml:space="preserve">Experimental validation of a Passivity-Based Controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712524v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vppc.2010.5729165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712515v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712527v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assistance énergétique à base de supercondensateurs pour les sources hybrides à pile à combustible : applications automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">JCGE2009, Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. pp. 11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712528v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a Passivity-Based Controller for coordination of converters in a fuel cell system</w:t>
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999213v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054624v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447270v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447258v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Control Strategy for a Parallel Hybrid Fuel Cell/Supercapacitors Power Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC 2009, The 5th IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dearborn, United States. pp. 1858-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11958,114 +10536,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Power Management Strategy for Photovoltaic-Battery Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. University of Sciences and Technology Houari Boumediene, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04517359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12212,51 +10790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-08-2016-0336" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Raisemche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijdsss.2017.10011014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.09.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Boukhnifer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/maes.2014.130034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2010.2041134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-kr-1001.02002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586588v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chabir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouteraa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348215" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2014.6996928" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588565v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Oubellil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864819" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cca.2014.6981490" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2013.6608716" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202669902004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>