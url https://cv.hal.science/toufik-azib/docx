--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -491,508 +491,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jianwen Meng</w:t>
+                <w:t xml:space="preserve">Influence of Wide-Bandgap Semiconductors in Interleaved Converters Sizing for a Fuel-Cell Power Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
+              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/wevj15040148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725296v1</w:t>
+                <w:t xml:space="preserve">hal-04643180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Energy management strategies based on soft actor critic reinforcement learning with a proper reward function design based on battery state of charge constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycoloquy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294413v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategies based on soft actor critic reinforcement learning with a proper reward function design based on battery state of charge constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Data-Driven Early-Stage End-of-Life Classification Approaches for Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.111797⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (17), pp.4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17174485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642121v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Wide-Bandgap Semiconductors in Interleaved Converters Sizing for a Fuel-Cell Power Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">A Learning-based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Electric Vehicle Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.148. </w:t>
+              <w:t xml:space="preserve">Psycoloquy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.828-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/wevj15040148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED61351.2024.10566230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643180v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XGBoost in Public Transportation for Multi-Attribute Data: Delay Prediction in Railway Systems in Real-Time</w:t>
               </w:r>
@@ -1106,1226 +1106,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
+                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">F. Benmebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+                <w:t xml:space="preserve">L. Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Patino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">L.M. Khene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Becha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 613, pp.1354349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021668v1</w:t>
+                <w:t xml:space="preserve">hal-04447110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127116v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System-Level Modeling of PEMFC Considering Degradation Aspect towards a Diagnosis Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Nonlinear Model Predictive Control for Improving Two-Wheel Vehicle Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastian Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (14), pp.5310. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16145310⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16041950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287416v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Matignon</w:t>
+                <w:t xml:space="preserve">Pre-Sizing Approach of a Fuel Cell-Battery Hybrid Power System with Interleaved Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154986v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of magneto-thermal phenomena in superconductors with defects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Integrated Energy Management Strategy Applied to Fuel Cell Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 613, pp.1354349. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2023.1354349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16062645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447110v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
+                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bourdim</w:t>
+                <w:t xml:space="preserve">Meiling Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.940-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501302v1</w:t>
+                <w:t xml:space="preserve">hal-04447243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835223v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fuel cell performance prediction by transfer learning and dynamic time warping</w:t>
+                <w:t xml:space="preserve">Frequency splitting approach using wavelet for energy management strategies in fuel cell ultra-capacitor hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Yue</w:t>
+                <w:t xml:space="preserve">Samia Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Benaggoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Zhu</w:t>
+                <w:t xml:space="preserve">Kamel-Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.08.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Measurements in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21595/jme.2022.22233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447243v1</w:t>
+                <w:t xml:space="preserve">hal-04501302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor efficiency modeling towards energy optimization for two-wheel electric vehicle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Optimal Design for FUEL Cell Hybrid Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-021-09997-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15093364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496429v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design methodology for sizing a fuel cell/battery hybrid power source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 235 (1), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,404 +2353,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Limits control and energy saturation management for DC bus regulation in photovoltaic systems with battery storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Hadj Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Laarouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.1301 - 1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041688v1</w:t>
+                <w:t xml:space="preserve">hal-04501137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501175v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits control and energy saturation management for DC bus regulation in photovoltaic systems with battery storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houria Assem</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Fuel Cell Hybrid Power Sources with Reliability Consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cherif Laarouci</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.1301 - 1310. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.106386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.10.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13133510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501137v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t>
               </w:r>
@@ -2762,77 +2762,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,90 +2879,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3035,51 +3035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Contant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3104,103 +3104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de gestion d'énergie dans une station de charge à énergie solaire photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Hadj Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (3), pp.365-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3251,77 +3251,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3368,51 +3368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design methodology of an interleaved buck converter for onboard automotive application, multi-objective optimisation under multi-physic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahraz Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,437 +3479,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ebdelli</w:t>
+                <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115955v1</w:t>
+                <w:t xml:space="preserve">hal-04554455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical, optical and morphological properties of a new chromogenic calix[4]arene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumazet-Bonnamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565802v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management and Control Strategy of Hybrid Energy Storage System for Fuel Cell Power Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passivity Based Control of Teleoperated Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Modelling and Simulations (IREMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (6), pp.935. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Electric Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1483 - 1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15866/iremos.v7i6.4620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4130/jaev.9.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554455v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Flyback Converter in Mixed Conduction Mode: Influence on the Converter Design Using Optimization under Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,765 +3963,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallinity of nano C-LiFePO4 prepared by the polyol process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.106⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (5), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/52895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750723v1</w:t>
+                <w:t xml:space="preserve">hal-04564595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Tele-Control Electrical Vehicle System Using a Fuzzy Logic Control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystallinity of nano C-LiFePO4 prepared by the polyol process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ammara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lau-Truing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2012.05.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/52895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04564595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+                <w:t xml:space="preserve">R. Talj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (2), pp.23410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712480v1</w:t>
+                <w:t xml:space="preserve">hal-00698843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+                <w:t xml:space="preserve">Saturation Management of a Controlled Fuel-Cell/Ultracapacitor Hybrid Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.4127-4138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2165092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054693v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter analysis of PEM fuel cell hysteresis effects for transient load use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système hybride à pile à combustible et supercondensateur : structures, contrôle commande et gestion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Talj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Azib</w:t>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Béthoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100266⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (2-3), pp.363 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.14.363-382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00698843v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Control Strategy of a Single Converter for Hybrid Fuel Cell/Supercapacitor Power Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 (12), pp.4024-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5125,103 +5125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Learning-Based Energy Management Strategy Considering Flooding and Drying Faults for Fuel Cell-Battery Hybrid Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.828-833, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5255,103 +5255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward Function Design for Reinforcement Learning based Energy Management Strategy for a Fuel Cell/Supercapacitor Hybrid Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTACA, May 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5385,90 +5385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Methodology for Optimizing Fuel Cell Electric Vehicle Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5630,226 +5630,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bäumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy (FR), France. pp.111-121, </w:t>
+              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. pp.01-06, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447143v1</w:t>
+                <w:t xml:space="preserve">hal-04447089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Based Energy Management Strategy for hybrid fuel cell/batterie systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bäumler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoudjib Benterki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5868,265 +5881,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de conception sous contraintes multi-physiques des convertisseurs multicellulaires dédiés aux systèmes pile à combustible embarqués</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimal Sizing for Fuel Cell Hybrid Power Sources Under Reliability and Energy Performance Indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy (FR), France. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525912v1</w:t>
+                <w:t xml:space="preserve">hal-04447143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy Based on Reinforcement Learning for Fuel Cell Hybrid Vehicle with A New Reward Function Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche de conception sous contraintes multi-physiques des convertisseurs multicellulaires dédiés aux systèmes pile à combustible embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bäumler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC60535.2023.10403148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447089v1</w:t>
+                <w:t xml:space="preserve">hal-04525912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
               </w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Belfort, France</w:t>
@@ -6365,226 +6365,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.279-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041679v1</w:t>
+                <w:t xml:space="preserve">hal-04502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Impact on Powertrain Efficiency Improvement for Two Wheels Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yesid Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.2744-2750, </w:t>
@@ -6616,619 +6633,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Collaboration and multidisciplinary design optimization for mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Alves</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal. pp.624-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528152v1</w:t>
+                <w:t xml:space="preserve">hal-03041679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of Hybrid Power Sources: Sizing and Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Energy, Materials, Applied Energetics and Pollution (ICEMAEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Frères Mentouri - Constantine 1, Oct 2019, Constantine, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503537v1</w:t>
+                <w:t xml:space="preserve">hal-04528152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control Strategy of Hybrid Photovoltaic-Battery systems for automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houria Assem</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of an Optimal Design Methodology for Hybrid Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sustainable Systems and Applications IEEE ICSRESA'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1277-1282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529091v1</w:t>
+                <w:t xml:space="preserve">hal-04503537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriano Ceschia</w:t>
+                <w:t xml:space="preserve">Design and Control Strategy of Hybrid Photovoltaic-Battery systems for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bouchafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Belhaouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging and Renewable Energy ICEREGA’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Sustainable Systems and Applications IEEE ICSRESA'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tebessa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529100v1</w:t>
+                <w:t xml:space="preserve">hal-04529091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two wheels electric vehicle modelling: Parameters sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yesid Bello</w:t>
+                <w:t xml:space="preserve">Reliability Impact in Optimal Sizing of Hybrid Power Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Emerging and Renewable Energy ICEREGA’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/codit.2019.8820319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502535v1</w:t>
+                <w:t xml:space="preserve">hal-04529100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
               </w:r>
@@ -7240,77 +7240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7370,77 +7370,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Bendjedia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Rizoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.2111-2116, </w:t>
@@ -7491,90 +7491,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7608,90 +7608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient energy management strategy for fuel cell ultracapacitor hybrid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bourdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Eddine Hemsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles &amp; International Transportation Electrification Conference (ESARS-ITEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7738,77 +7738,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de gestion d'énergie d'une station de recharge à énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bouchafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès PROP’ELEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7859,51 +7859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Rkhissi-Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawhar Ghommam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,866 +7961,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquery</w:t>
+                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588745v1</w:t>
+                <w:t xml:space="preserve">hal-01065238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la fiabilité dans la conception sous contraintes multi-physiques des convertisseurs statiques multicellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérif Larouci</w:t>
+                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aouaouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065238v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault observer design for uncertain Takagi-Sugeno systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Bouhali</w:t>
+                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 23rd International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isie.2014.6864617⟩</w:t>
+              <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588494v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design with Optimization of an Interleaved Buck Converter for Automotive Application; Effect of the EMC Constraint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahraz Bendali</w:t>
+                <w:t xml:space="preserve">Current-sharing control technique of interleaved buck converter for automotive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Omar Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IET International Conference on Power Electronics, Machines and Drives (PEMD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp.2014.0260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588724v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
+                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahraz Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kiev, Ukraine. pp.1066-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eurocon.2013.6625113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588843v1</w:t>
+                <w:t xml:space="preserve">hal-04588859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology with optimization of an interleaved buck converter for automotive application</w:t>
+                <w:t xml:space="preserve">Design of Interleaved Power Converters under Volume, Efficiency and Thermal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahraz Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE EUROCON 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PCIM Europe - The International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nuremberg, Germany. pp.1316-1323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588859v1</w:t>
+                <w:t xml:space="preserve">hal-04588843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel-cell/Ultracapacitor Based Hybrid Emergency Power System for More Electric Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2012 - More Electric Aircraft Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bordeaaux, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8845,64 +8845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of energy management strategies for a PEMFC/UC electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,90 +8975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tele-control electrical vehicle system using wave variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Boukhnifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chaibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 9th International Multi-Conference on Systems, Signals and Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Chemnitz, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9086,325 +9086,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
+                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">FDFC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712515v1</w:t>
+                <w:t xml:space="preserve">hal-00712524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a passivity-based controller for coordination of converters in a fuel cell System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration de modèles pour l'optimisation parallélisée sous Matlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Kamali Nejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Talj</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Webinar DIMOCODE de la communauté "Actionneurs Électriques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712524v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity-Based Control of a Fuel Cell System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9429,90 +9429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non-linéaire d'un système pile à combustible supercondensateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9550,77 +9550,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a Passivity-Based Controller for coordination of converters in a fuel cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Talj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells Conference (FDFC 2011) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France. pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9658,77 +9658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a power electronic structure for hybrid Fuel Cell/Ultracapacitors vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamali-Nejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9769,731 +9769,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
+                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503182v1</w:t>
+                <w:t xml:space="preserve">hal-00447258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance énergétique à base de supercondensateurs pour les sources hybrides à pile à combustible : applications automobiles</w:t>
+                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE2009, Jeunes Chercheurs en Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. pp. 11-18</w:t>
+              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447271v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+                <w:t xml:space="preserve">Assistance énergétique à base de supercondensateurs pour les sources hybrides à pile à combustible : applications automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCGE2009, Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. pp. 11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447272v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Candusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
+              <w:t xml:space="preserve">Electromotion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447268v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line state-of-health monitoring technique dedicated to PEM fuel cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Supercapacitors for Power Assistance in Hybrid Power Source with Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the IEEE Industrial Electronics Society, IECON 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-IECON 2009, the 35th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2009.5415129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447258v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'architectures d'hybridation d'une pile à combustible avec des supercondensateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel cell-based hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009, Électrotechnique du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, COMPIEGNE, France. 11 p</w:t>
+              <w:t xml:space="preserve">IEEE -ELECTROMOTION 2009, 8th International Symposium on Advanced Electromechanical Motion Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447270v1</w:t>
+                <w:t xml:space="preserve">hal-00447268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Control Strategy for a Parallel Hybrid Fuel Cell/Supercapacitors Power Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VPPC 2009, The 5th IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dearborn, United States. pp. 1858-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10550,51 +10550,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and Power Management Strategy for Photovoltaic-Battery Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Assem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. University of Sciences and Technology Houari Boumediene, 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10790,51 +10790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202669902004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465656v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwen Meng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi-Brahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafii" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Amghar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Salem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2026.101689" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18164340" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Ceschia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj15040148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#228;umler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoudjib Benterki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Boukhnifer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174485" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED61351.2024.10566230" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondoss Chtioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saudrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3463022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmebarek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alloui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Khene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2023.1354349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesid Bello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Roncancio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Patino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041950" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104068" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04154986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16062645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Yue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benaggoune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.08.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-021-09997-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501302v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bourdim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Hemsas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/jme.2022.22233" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15093364" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957650920910346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Assem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bouchafaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Hadj Arab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Laarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.10.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501175v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133510" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02394031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahraz Bendali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2013.0045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Larouci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iremos.v7i6.4620" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebdelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Dkhil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Chaabane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumazet-Bonnamour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSWR3VQZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4130/jaev.9.1483" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejjia.2.132" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ammara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Nowak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lau-Truing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2012.05.106" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4HB5WP2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Talj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;thoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Remy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100266" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-TVFJPWT0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2165092" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054693v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.363-382" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2010.2044123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202669902004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05107522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA66237.2025.11284092" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med61351.2024.10566230" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554034" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad60883.2024.10554058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/atde240036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC60535.2023.10403148" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447143v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525912v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820319" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2019.8927381" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041679v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927685" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503537v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/codit.2019.8820391" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Belhaouas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bendjedia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Alloui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon.2016.7793271" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584390v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/esars-itec.2016.7841325" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rkhissi-Kammoun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Mnif" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2015.7158812" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Coquery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aouaouda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouhali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie.2014.6864617" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Omar Younsi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0448" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eurocon.2013.6625113" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588843v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590296v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2012.6422778" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd.2012.6198010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712524v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Talj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712515v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Kamali Nejad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00712528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054624v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamali-Nejad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vppc.2010.5729165" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Candusso" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447272v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2009.5415129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447268v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04517359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>