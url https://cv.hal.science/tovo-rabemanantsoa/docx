--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2159,252 +2159,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier de laboratoire électronique à INRAE : Pourquoi et comment ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">Atelier Numérique responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Souchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453235v1</w:t>
+                <w:t xml:space="preserve">hal-04738605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à eLabFTW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahier de laboratoire électronique à INRAE : Pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558353v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Numérique responsable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à eLabFTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738605v1</w:t>
+                <w:t xml:space="preserve">hal-04558353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about metadata?</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03017161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brusini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randriatoamanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunot Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160493v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;naut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03017161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brusini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randriatoamanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunot Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160493v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;naut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>