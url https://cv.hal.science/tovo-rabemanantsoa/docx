--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -384,247 +384,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANULAR : CAhier NUmérique pour LAboratoire de Recherche</w:t>
+                <w:t xml:space="preserve">Présentation générale des Cahiers de Laboratoire Electroniques (CLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Donnée 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684113v1</w:t>
+                <w:t xml:space="preserve">hal-04684100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation générale des Cahiers de Laboratoire Electroniques (CLE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eLabFTW@INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la Donnée 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684100v1</w:t>
+                <w:t xml:space="preserve">hal-04239684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eLabFTW@INRAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CANULAR : CAhier NUmérique pour LAboratoire de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">Printemps de la Donnée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Université Haute-Alsace; Université de Strasbourg; INSA; PNDB; AgroParisTech; Université de Lille; Sorbonne Université; Data Terra, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239684v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments traces et sécurité sanitaire des produits alimentaires: le cas emblématique du Cadmium et du blé dur</w:t>
               </w:r>
@@ -1207,51 +1207,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cahier de laboratoire électronique à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,277 +1533,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet « DOMAGE » : Mise en place d’un pool de 20 objets connectés pour le suivi du stress hydrique de plantes en pot dans la serre bordô.</w:t>
+                <w:t xml:space="preserve">Il était encore une fois… SYFILLIS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pacreau</w:t>
+                <w:t xml:space="preserve">Tom Taborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thunot Vincent</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t>
+              <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie Inrae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541271v1</w:t>
+                <w:t xml:space="preserve">hal-03541458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était encore une fois… SYFILLIS 2</w:t>
+                <w:t xml:space="preserve">Le projet « DOMAGE » : Mise en place d’un pool de 20 objets connectés pour le suivi du stress hydrique de plantes en pot dans la serre bordô.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kruszewski</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Taborski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+                <w:t xml:space="preserve">Thunot Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie Inrae</w:t>
+              <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541458v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEECHA : GEstion des ECHAntillons</w:t>
               </w:r>
@@ -2159,102 +2159,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Numérique responsable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à eLabFTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738605v1</w:t>
+                <w:t xml:space="preserve">hal-04558353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de laboratoire électronique à INRAE : Pourquoi et comment ?</w:t>
               </w:r>
@@ -2322,89 +2309,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à eLabFTW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier Numérique responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Souchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tovo Rabemanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558353v1</w:t>
+                <w:t xml:space="preserve">hal-04738605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about metadata?</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cotteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03017161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brusini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684113v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684100v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randriatoamanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunot Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160493v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;naut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03017161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Brusini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rabemanantsoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678798v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roucou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orlando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thunot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Donnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deyris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kruszewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deshors-Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randriatoamanana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souchal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Taborski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunot Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyothi Kumari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Navarro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03959882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duvillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03563244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pigeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Houde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160493v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;naut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>