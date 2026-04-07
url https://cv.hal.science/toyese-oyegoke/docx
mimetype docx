--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing hydrogen sulphide removal efficiency: A DFT study on selected functionalized graphene-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decarbonizing our environment via the promotion of biomass methanation in developing nations: a waste management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahweh Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100362⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (5), pp.651-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2023-1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759358v1</w:t>
+                <w:t xml:space="preserve">hal-04759360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonizing our environment via the promotion of biomass methanation in developing nations: a waste management tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing hydrogen sulphide removal efficiency: A DFT study on selected functionalized graphene-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Aliyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryann Uzochuwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahweh Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (5), pp.651-670. </w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2023-1109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759360v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of propene selectivity and yield in the dehydrogenation of propane via process simulation approach</w:t>
               </w:r>
@@ -1720,797 +1720,797 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04519098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Metals' Selectivity for HMF Oxidation over Degradation routes in FDCA Production</w:t>
+                <w:t xml:space="preserve">Exploration of HMFCA degradation routes over Au, Pd, and Pt in HMF Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Green Chemistry Young Researchers Summer Workshop</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839809v1</w:t>
+                <w:t xml:space="preserve">hal-04839387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight into the selectivity of gold, palladium and platinum for HMF oxidation over degradation in FCDA production</w:t>
+                <w:t xml:space="preserve">Computational Design of Metal-Exchanged ZSM-5 Catalyst For Propane Aromatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2022)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839409v1</w:t>
+                <w:t xml:space="preserve">hal-04839406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Periodic DFT Calculation to Catalysis: &amp;quot;Unravelling the Degradation Pathway Facilitating during HMF Oxidation to FDCA over Selected Metals</w:t>
+                <w:t xml:space="preserve">Exploring the Use of Microkinetic Modelling and Energetic Span Approach in the Study of Heterogenous Catalysis: “A Case Study of Alcohols Catalytic Dehydrogenation into Ketones over a Ruthenium”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Akif Ramzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on the Theoretical Study of Periodic Systems</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839955v1</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04840015v1</w:t>
+                <w:t xml:space="preserve">hal-04839410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of HMFCA degradation routes over Au, Pd, and Pt in HMF Oxidation</w:t>
+                <w:t xml:space="preserve">Engineering of Metals' Selectivity for HMF Oxidation over Degradation routes in FDCA Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04839387v1</w:t>
+              <w:t xml:space="preserve">The 2022 Green Chemistry Young Researchers Summer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Jul 2022, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Design of Metal-Exchanged ZSM-5 Catalyst For Propane Aromatization</w:t>
+                <w:t xml:space="preserve">Theoretical insight into the selectivity of gold, palladium and platinum for HMF oxidation over degradation in FCDA production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04839406v1</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Use of Microkinetic Modelling and Energetic Span Approach in the Study of Heterogenous Catalysis: “A Case Study of Alcohols Catalytic Dehydrogenation into Ketones over a Ruthenium”</w:t>
+                <w:t xml:space="preserve">Application of Periodic DFT Calculation to Catalysis: &amp;quot;Unravelling the Degradation Pathway Facilitating during HMF Oxidation to FDCA over Selected Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on the Theoretical Study of Periodic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECAM, Jun 2022, LYON (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04839410v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering the Performance of Cobalt in the Dehydrogenation of Isopropanol into Acetone via the Use of Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyese Oyegoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Maria Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba El-Yakubu Jibril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 PhD and Masters Day Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Chimie Young Researcher Forum - ENS de Lyon, Jun 2021, LYON (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2586,51 +2586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD52F6BE"/>
+    <w:nsid w:val="8B11DF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/toyese-oyegoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-5636-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Oyegoke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aliyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochuwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahweh Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatu Dabai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidu Waziri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Uzairu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Jibril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2022-0242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangamba Suleiman Aminu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocheje Favour Enuwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikko Mahmud Aminu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadima Mohammed Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52326/jes.utm.2024.31(3).09" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Peter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Yakubu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34049/bcc.55.1.5521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cppm-2023-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochukwu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheem Momoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Isa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Shuwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2023.100564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayandunmola Folake Oyegoke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeoluwa Olusola Fasanya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Alim Gambo Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003359784-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071428-001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04519098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/toyese-oyegoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-5636-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Oyegoke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aliyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochuwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahweh Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatu Dabai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidu Waziri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Uzairu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Jibril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2022-0242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangamba Suleiman Aminu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocheje Favour Enuwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikko Mahmud Aminu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadima Mohammed Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52326/jes.utm.2024.31(3).09" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Peter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Yakubu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34049/bcc.55.1.5521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cppm-2023-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochukwu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheem Momoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Isa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Shuwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2023.100564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayandunmola Folake Oyegoke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeoluwa Olusola Fasanya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Alim Gambo Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003359784-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071428-001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04519098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>