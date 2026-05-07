--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonizing our environment via the promotion of biomass methanation in developing nations: a waste management tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing hydrogen sulphide removal efficiency: A DFT study on selected functionalized graphene-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Aliyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryann Uzochuwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahweh Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pac-2023-1109⟩</w:t>
+              <w:t xml:space="preserve">Carbon Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759360v1</w:t>
+                <w:t xml:space="preserve">hal-04759358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing hydrogen sulphide removal efficiency: A DFT study on selected functionalized graphene-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decarbonizing our environment via the promotion of biomass methanation in developing nations: a waste management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyese Oyegoke</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahweh Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.100362. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (5), pp.651-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cartre.2024.100362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2023-1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759358v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of propene selectivity and yield in the dehydrogenation of propane via process simulation approach</w:t>
               </w:r>
@@ -2586,51 +2586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B11DF82"/>
+    <w:nsid w:val="FE178DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2817,51 +2817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/toyese-oyegoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-5636-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Oyegoke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aliyu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochuwu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahweh Hassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatu Dabai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidu Waziri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Uzairu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Jibril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2022-0242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangamba Suleiman Aminu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocheje Favour Enuwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikko Mahmud Aminu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadima Mohammed Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52326/jes.utm.2024.31(3).09" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Peter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Yakubu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34049/bcc.55.1.5521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cppm-2023-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochukwu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheem Momoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Isa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Shuwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2023.100564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayandunmola Folake Oyegoke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeoluwa Olusola Fasanya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Alim Gambo Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003359784-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071428-001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04519098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/toyese-oyegoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAN-5636-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyese Oyegoke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Navarro-Ja&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ventimiglia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dimitratos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115086" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademola Oyegoke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Aliyu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochuwu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahweh Hassan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cartre.2024.100362" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2023-1109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadimatu Dabai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidu Waziri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamu Uzairu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Jibril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2022-0242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba E.-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CY00821A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangamba Suleiman Aminu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocheje Favour Enuwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikko Mahmud Aminu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadima Mohammed Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52326/jes.utm.2024.31(3).09" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Peter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El-Yakubu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34049/bcc.55.1.5521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cppm-2023-0035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryann Uzochukwu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheem Momoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Isa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleiman Shuwa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2023.100564" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayandunmola Folake Oyegoke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeoluwa Olusola Fasanya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Alim Gambo Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003359784-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759365v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111071428-001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04519098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839387v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Yakubu Jibril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Akif Ramzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Kazmierczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>